--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Rapport 1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4978" uniqueCount="2543">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5041" uniqueCount="2567">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Afwerking Category</t>
   </si>
   <si>
     <t>Productomschrijving</t>
   </si>
   <si>
     <t>Product crossreferentie</t>
   </si>
   <si>
     <t>Naam hoofdleverancier</t>
   </si>
   <si>
     <t>drawingnr.</t>
   </si>
   <si>
     <t>RGBcode</t>
   </si>
   <si>
     <t xml:space="preserve">1000                               </t>
   </si>
   <si>
@@ -525,50 +525,62 @@
   <si>
     <t xml:space="preserve">#9E9764             </t>
   </si>
   <si>
     <t>158,151,100</t>
   </si>
   <si>
     <t xml:space="preserve">1019LC                             </t>
   </si>
   <si>
     <t xml:space="preserve">MAT STRUCTUUR                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AE03051101920                      </t>
   </si>
   <si>
     <t xml:space="preserve">1019M                              </t>
   </si>
   <si>
     <t xml:space="preserve">GRAUBEIGE MAT                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AE30011101920                      </t>
   </si>
   <si>
+    <t xml:space="preserve">1019TC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSBEIGE                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">YD319F                             </t>
+  </si>
+  <si>
+    <t>Akzo Nobel Decorative Coatings</t>
+  </si>
+  <si>
     <t xml:space="preserve">1020                               </t>
   </si>
   <si>
     <t xml:space="preserve">OLIVGELB SATIJN                                   </t>
   </si>
   <si>
     <t xml:space="preserve">AE70011102020                      </t>
   </si>
   <si>
     <t xml:space="preserve">#999950             </t>
   </si>
   <si>
     <t>153,153,80</t>
   </si>
   <si>
     <t xml:space="preserve">1020M                              </t>
   </si>
   <si>
     <t xml:space="preserve">OLIJFGEEL MAT                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AE30011102020                      </t>
   </si>
   <si>
     <t xml:space="preserve">1021                               </t>
@@ -711,104 +723,101 @@
   <si>
     <t xml:space="preserve">AE30011103420                      </t>
   </si>
   <si>
     <t xml:space="preserve">1035                               </t>
   </si>
   <si>
     <t xml:space="preserve">PARELBEIGE METALLIC                               </t>
   </si>
   <si>
     <t xml:space="preserve">PE50/TRX1035HR/73.                 </t>
   </si>
   <si>
     <t xml:space="preserve">#6A5D4D             </t>
   </si>
   <si>
     <t>106,93,77</t>
   </si>
   <si>
     <t xml:space="preserve">1036                               </t>
   </si>
   <si>
     <t xml:space="preserve">PARELMOER GOUD                                    </t>
   </si>
   <si>
-    <t xml:space="preserve">029/90012                          </t>
+    <t xml:space="preserve">018/90012                          </t>
   </si>
   <si>
     <t xml:space="preserve">#705335             </t>
   </si>
   <si>
     <t>112,83,53</t>
   </si>
   <si>
     <t xml:space="preserve">103-LX                             </t>
   </si>
   <si>
     <t xml:space="preserve">ANODIC GOLD                                       </t>
   </si>
   <si>
     <t xml:space="preserve">SD201C1000820                      </t>
   </si>
   <si>
     <t xml:space="preserve">1113                               </t>
   </si>
   <si>
     <t xml:space="preserve">GEEL                                              </t>
   </si>
   <si>
     <t xml:space="preserve">AE70001029521                      </t>
   </si>
   <si>
     <t xml:space="preserve">1247                               </t>
   </si>
   <si>
     <t xml:space="preserve">BRUIN                                             </t>
   </si>
   <si>
     <t xml:space="preserve">AE70018875725                      </t>
   </si>
   <si>
     <t xml:space="preserve">#403A3A             </t>
   </si>
   <si>
     <t>64,58,58</t>
   </si>
   <si>
     <t xml:space="preserve">1247M                              </t>
   </si>
   <si>
     <t xml:space="preserve">BRUIN MAT                                         </t>
   </si>
   <si>
     <t xml:space="preserve">ST882F                             </t>
   </si>
   <si>
-    <t>Akzo Nobel Decorative Coatings</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1247SX                             </t>
   </si>
   <si>
     <t xml:space="preserve">BRUIN 1247 MAT FIJNSTRUCTUUR                      </t>
   </si>
   <si>
     <t xml:space="preserve">AE03058124720                      </t>
   </si>
   <si>
     <t xml:space="preserve">1M35X                              </t>
   </si>
   <si>
     <t xml:space="preserve">PARELMOERGRIJS                                    </t>
   </si>
   <si>
     <t xml:space="preserve">AE20311031721                      </t>
   </si>
   <si>
     <t xml:space="preserve">#A5A5A5             </t>
   </si>
   <si>
     <t>165,165,165</t>
   </si>
   <si>
     <t xml:space="preserve">1MM00X                             </t>
@@ -2313,50 +2322,59 @@
   <si>
     <t xml:space="preserve">5013M                              </t>
   </si>
   <si>
     <t xml:space="preserve">KOBALTBLAU MAT                                    </t>
   </si>
   <si>
     <t xml:space="preserve">AE300C5501320                      </t>
   </si>
   <si>
     <t xml:space="preserve">5014                               </t>
   </si>
   <si>
     <t xml:space="preserve">TAUBENBLAU SATIJN                                 </t>
   </si>
   <si>
     <t xml:space="preserve">AE70015270125                      </t>
   </si>
   <si>
     <t xml:space="preserve">#606E8C             </t>
   </si>
   <si>
     <t>96,110,140</t>
   </si>
   <si>
+    <t xml:space="preserve">5014LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUIFBLAUW                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/41442                          </t>
+  </si>
+  <si>
     <t xml:space="preserve">5014M                              </t>
   </si>
   <si>
     <t xml:space="preserve">TAUBENBLAU MAT                                    </t>
   </si>
   <si>
     <t xml:space="preserve">AE300C5501420                      </t>
   </si>
   <si>
     <t xml:space="preserve">5015                               </t>
   </si>
   <si>
     <t xml:space="preserve">HIMMELBLAU SATIJN                                 </t>
   </si>
   <si>
     <t xml:space="preserve">AE70015400225                      </t>
   </si>
   <si>
     <t xml:space="preserve">#2271B3             </t>
   </si>
   <si>
     <t>34,113,179</t>
   </si>
   <si>
     <t xml:space="preserve">5015LC                             </t>
@@ -3090,50 +3108,59 @@
   <si>
     <t xml:space="preserve">6016                               </t>
   </si>
   <si>
     <t xml:space="preserve">TURKISGRUN SATIJN                                 </t>
   </si>
   <si>
     <t xml:space="preserve">AE70016601620                      </t>
   </si>
   <si>
     <t xml:space="preserve">#1E5945             </t>
   </si>
   <si>
     <t>30,89,69</t>
   </si>
   <si>
     <t xml:space="preserve">6016CC                             </t>
   </si>
   <si>
     <t xml:space="preserve">TURQUOISGROEN MAT FIJNSTRUCT.                     </t>
   </si>
   <si>
     <t xml:space="preserve">AE03056601620                      </t>
   </si>
   <si>
+    <t xml:space="preserve">6016LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TURKOIS GROEN MAT FIJNSTRUCTUUR                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/51289                          </t>
+  </si>
+  <si>
     <t xml:space="preserve">6016M                              </t>
   </si>
   <si>
     <t xml:space="preserve">TURKS GROEN MAT                                   </t>
   </si>
   <si>
     <t xml:space="preserve">AE30016601620                      </t>
   </si>
   <si>
     <t xml:space="preserve">6017                               </t>
   </si>
   <si>
     <t xml:space="preserve">MAIGRUN SATIJN                                    </t>
   </si>
   <si>
     <t xml:space="preserve">AE70016270425                      </t>
   </si>
   <si>
     <t xml:space="preserve">#4C9141             </t>
   </si>
   <si>
     <t>76,145,65</t>
   </si>
   <si>
     <t xml:space="preserve">6017M                              </t>
@@ -3663,50 +3690,71 @@
   <si>
     <t xml:space="preserve">ZWARTGROEN MAT FIJNSTRUCTUUR                      </t>
   </si>
   <si>
     <t xml:space="preserve">AE03056601220                      </t>
   </si>
   <si>
     <t xml:space="preserve">6MS13X                             </t>
   </si>
   <si>
     <t xml:space="preserve">RIETGROEN MAT FIJNSTRUCTUUR                       </t>
   </si>
   <si>
     <t xml:space="preserve">AE03056601320                      </t>
   </si>
   <si>
     <t xml:space="preserve">6MS15X                             </t>
   </si>
   <si>
     <t xml:space="preserve">ZWART OLIJFGROEN MAT FIJNSTRUCTUUR                </t>
   </si>
   <si>
     <t xml:space="preserve">AE03056601520                      </t>
   </si>
   <si>
+    <t xml:space="preserve">6MSQ0X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03006234027                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6NMS41                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJS-GROEN                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NCS S 4010-G30Y                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6NS20H                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NCS 6020-G10Y ON DEMAND            </t>
+  </si>
+  <si>
     <t xml:space="preserve">6SS10A                             </t>
   </si>
   <si>
     <t xml:space="preserve">SIKKENS Q0.05.10 GROEN                            </t>
   </si>
   <si>
     <t xml:space="preserve">SN754F                             </t>
   </si>
   <si>
     <t xml:space="preserve">7000                               </t>
   </si>
   <si>
     <t xml:space="preserve">FEHGRAU SATIJN                                    </t>
   </si>
   <si>
     <t xml:space="preserve">AE70017330225                      </t>
   </si>
   <si>
     <t xml:space="preserve">#78858B             </t>
   </si>
   <si>
     <t>120,133,139</t>
   </si>
   <si>
     <t xml:space="preserve">7000LC                             </t>
@@ -5892,50 +5940,59 @@
   <si>
     <t xml:space="preserve">#212121             </t>
   </si>
   <si>
     <t>33,33,33</t>
   </si>
   <si>
     <t xml:space="preserve">8022LC                             </t>
   </si>
   <si>
     <t xml:space="preserve">ZWART BRUIN MAT STRUCTUUR                         </t>
   </si>
   <si>
     <t xml:space="preserve">029/60861                          </t>
   </si>
   <si>
     <t xml:space="preserve">8022M                              </t>
   </si>
   <si>
     <t xml:space="preserve">SCHWARZBRAUN MAT                                  </t>
   </si>
   <si>
     <t xml:space="preserve">AE30018802220                      </t>
   </si>
   <si>
+    <t xml:space="preserve">8022TC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZWARTBRUIN                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">067/60576                          </t>
+  </si>
+  <si>
     <t xml:space="preserve">8022X                              </t>
   </si>
   <si>
     <t xml:space="preserve">RAL8022 BLACK BROWN                               </t>
   </si>
   <si>
     <t xml:space="preserve">AE70014910125                      </t>
   </si>
   <si>
     <t xml:space="preserve">8023                               </t>
   </si>
   <si>
     <t xml:space="preserve">ORANGEBRAUN SATIJN                                </t>
   </si>
   <si>
     <t xml:space="preserve">AE70018140625                      </t>
   </si>
   <si>
     <t xml:space="preserve">#A65E2E             </t>
   </si>
   <si>
     <t>166,94,46</t>
   </si>
   <si>
     <t xml:space="preserve">8023M                              </t>
@@ -6048,840 +6105,855 @@
   <si>
     <t xml:space="preserve">PEARL COPPER                                      </t>
   </si>
   <si>
     <t xml:space="preserve">AE80318010625                      </t>
   </si>
   <si>
     <t xml:space="preserve">802-NT                             </t>
   </si>
   <si>
     <t xml:space="preserve">BRONZE BAGANA                                     </t>
   </si>
   <si>
     <t xml:space="preserve">VDL1E0012                          </t>
   </si>
   <si>
     <t xml:space="preserve">803-NT                             </t>
   </si>
   <si>
     <t xml:space="preserve">ORANJE BRUIN                                      </t>
   </si>
   <si>
     <t xml:space="preserve">VDL1E0013 - ANCIENT BRASS          </t>
   </si>
   <si>
-    <t xml:space="preserve">804-NT                             </t>
+    <t xml:space="preserve">8077M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUIN METALLIC MAT                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RM262D                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">819BRX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GREY BROWN                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70058805822                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">819XTC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD030C8801920                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">831-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LICHT BRONS                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C8214720                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">832-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPRANODIC LIGHT BRONZE                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C1164121                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">833-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEDIUM BRONS ANOD 33                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C8210521                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">834-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPRANODIC DARK BRONZE                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C8210621                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">841-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRONS METTALIC                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C7357320                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">842-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C32 LAKANODISATIE                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/15235                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#9C9C9C             </t>
+  </si>
+  <si>
+    <t>156,156,156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">843-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPRANODIC BRONZE                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C8000320                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">844-LX                             </t>
+  </si>
+  <si>
+    <t>CA. C34 ANODIZED, SUPER DURABLE METALLIC GLAD DOFM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/60960                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8C04AN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOUD ANODISATIE - METALLIC                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90249                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8C31AN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAT ZEER LICHT BRONS                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90434                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#6A5d4d             </t>
+  </si>
+  <si>
+    <t>106,125,109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8C32AN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LICHT BRONS C32                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">018/15400                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#4e3b31             </t>
+  </si>
+  <si>
+    <t>110,91,49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8C33AN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIDDEL BRONS C33                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">018/65680                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#382c1E             </t>
+  </si>
+  <si>
+    <t>56,76,30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8C33TI                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEORE 617 GLAD METALLIC MAT                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/60614                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8C34AN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUIN BRONS C334                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">018/65650                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#403a3a             </t>
+  </si>
+  <si>
+    <t>64,90,90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8LAC36                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRONS ANODISATIE                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE20108000320                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8LAC37                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUIN ANODISATIE                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE20108000420                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MM34I                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DARK BROWN DEEP MATT METALLIC                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4201E82304L3F                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS04X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE FINE TEXTURE RAL 8004 COPPER BROWN             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058800420                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS11X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOTENBRUIN MAT FIJNSTRUCTUUR                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058801120                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS14X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEPIABRUIN MAT STRUCTUUR                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058801420                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS15X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KASTANJEBRUIN MAT FIJNSTRUCTUUR                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058801520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS19A                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSBRUIN MAT FIJNSTRUCTUUR                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">YM319F                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS19D                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSBRUIN FIJNSTRUCTUUR 8019                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058801920                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS19T                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSBRUIN FIJNSTRUCTUUR MAT                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/60735                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS21X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITY TERRACOTTA                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD031C8021020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS22X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLACK BROWN MAT STRUCTUUR                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058802220                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS23X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIMELESS RUST STIPPELPOEDER                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD034C8023020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS25T                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAUPE MAT FIJNSTRUCTUUR                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/61692                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS28X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TERRA-BRUIN MAT FIJNSTRUCTUUR                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03058802820                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MS78X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD FINE TEXTURE POLAR DUST                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD03078701020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8MSQ2X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUINGRIJS                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03411122920                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8SD37X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPER ANODIC BROWN                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD201C8000420                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8SM01X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD FINE TEXTURE GOLD SUPREME                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD031C1033020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8SM31X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EARTH CLAY FIJNSTRUCTUUR                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD031C8005020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8SM55T                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DONKER ROEST - BRUIN METALLIC                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/60115                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8SM66A                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUM 2650 SABLE QUALICOAT II                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">YW366F                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOLLANDS WIT                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD666F                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#FDF4E3             </t>
+  </si>
+  <si>
+    <t>253,244,227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001/7                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREMEWEISS SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE50/TR918/14CS                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001HX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVOOR HOOGGLANS                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE80019900120                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001I                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5807A90010                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREMEWEISS MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C9900120                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001MT                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREMEWIT MAT                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">23250.90.                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001PX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVOOR PROFEL U9001                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE60009145727                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001SX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREAM                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70019220225                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001T                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">30652.90 PE/P/HD                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9001TC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAL1013 MAT FIJNSTR.KLASSE II                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">067/15115                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9002                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJS WIT                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70019570225                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#E7EBDA             </t>
+  </si>
+  <si>
+    <t>231,235,218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9002M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAUWEISS MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C9900220                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9002TC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAL9002 MAT FIJNSTR.KLASSE II                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">067/10423                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9003                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNALWEISS SATIJN                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70019171025                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#F4F4F4             </t>
+  </si>
+  <si>
+    <t>244,244,244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9003LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9003 FIJNSTRUCTUUR MAT                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/11468                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9003M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNALWEISS MAT                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C9900320                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9003OX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNAALWIT                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE50/TR9003HR/73/180               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9004                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNALSCHWARZ SATIJN                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70014902425                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#282828             </t>
+  </si>
+  <si>
+    <t>40,40,40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9004M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNALSCHWARZ MAT                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SN201E                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9004TC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAL9004 MAT FIJNSTR.KLASSE II                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">067/80057                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9005                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIEFSCHWARZ SATIJN                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70014900520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#0A0A0A             </t>
+  </si>
+  <si>
+    <t>10,10,10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9005AC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZWART                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AQ70024900520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9005M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIEFSCHWARZ MAT                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30014900520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9005MT                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIEPZWART MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/80037                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9005ST                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIEPZWART METALLIC STRUCTUUR                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/80081                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9005T                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GITZWART SATIJN                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/80036                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEISSALUMINIUM SATIJN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90080                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006A                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALU METALLIC GLOSS                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SW006JR                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIJNSTRUCTUUR SPRENKEL                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/71724                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006MD                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALUMINIUM KLEUR METALLIC                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30217900620                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006MT                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIT ALUMINIUM SATIJN MAT                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/90006                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006ST                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WITALUNIUM STRUCTUUR                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90146                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006T                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WITALUMINIUM SATIJN                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VSL8E0002/38715                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9006TI                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIT-ALUMINIUM ZIJDEGL.METALLIC                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90024                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAUALUMINIUM SATIJN                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90155                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAT STRUCTUUR SPRENKEL                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/72004                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007MI                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DONKER ALUMINIUM MAT METALLIC                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5603E90070A10                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007MT                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSALUMINIUM MAT                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/90007                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007ST                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSALUMINIUM STRUCTUUR                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/90147                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007T                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRIJSALUMINIUM SATIJN                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">43615                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9007TI                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAL 9007 GLAD GLANZEND                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/91560                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9008ST                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUINGRIJS METALLIC STRUCTUUR                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/70786                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9009ST                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DONKERGRIJS METALLIC STRUCTUUR                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/80077                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">900-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZILVER MAT                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">068/90179                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">900-NT                             </t>
   </si>
   <si>
     <t xml:space="preserve">DONKER BRONS FIJNSTRUCTUUR                        </t>
   </si>
   <si>
     <t xml:space="preserve">VDL1E0R02                          </t>
-  </si>
-[...781 lines deleted...]
-    <t xml:space="preserve">068/90179                          </t>
   </si>
   <si>
     <t xml:space="preserve">900-PT                             </t>
   </si>
   <si>
     <t xml:space="preserve">PURE TEXTURE WHITE                                </t>
   </si>
   <si>
     <t xml:space="preserve">RWMXD-0634                         </t>
   </si>
   <si>
     <t xml:space="preserve">#FFFFFF             </t>
   </si>
   <si>
     <t>255,255,255</t>
   </si>
   <si>
     <t xml:space="preserve">9010                               </t>
   </si>
   <si>
     <t xml:space="preserve">BELGISCH WIT                                      </t>
   </si>
   <si>
     <t xml:space="preserve">AE90019148021                      </t>
   </si>
@@ -7777,69 +7849,69 @@
     <xf numFmtId="49" fontId="1" fillId="4" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G714"/>
+  <dimension ref="A1:G723"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="1.0008" customWidth="1"/>
     <col min="2" max="2" width="20.4473373333333" customWidth="1"/>
     <col min="3" max="3" width="16.1427186666667" customWidth="1"/>
     <col min="4" max="4" width="39.6431986666667" customWidth="1"/>
     <col min="5" max="5" width="21.99122" customWidth="1"/>
     <col min="6" max="6" width="28.5698333333333" customWidth="1"/>
     <col min="7" max="7" width="15.0019186666667" customWidth="1"/>
     <col min="8" max="8" width="12.86482" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="8.5328" customHeight="1"/>
     <row r="2" s="1" customFormat="1" ht="31.4647" customHeight="1">
       <c r="C2" s="8" t="s">
-        <v>2542</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="3" s="1" customFormat="1" ht="18.1322" customHeight="1"/>
     <row r="4" s="1" customFormat="1" ht="34.6645" customHeight="1">
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>6</v>
       </c>
@@ -8770,15430 +8842,15637 @@
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>170</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>171</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="46" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B46" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B47" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="C47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="4" t="s">
+      <c r="E47" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="E47" s="4" t="s">
+      <c r="F47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="F47" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B48" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" s="6" t="s">
         <v>180</v>
-      </c>
-[...16 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="49" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B49" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="C49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="4" t="s">
+      <c r="E49" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="E49" s="4" t="s">
+      <c r="F49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="F49" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B50" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B51" s="4" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="E51" s="4" t="s">
+      <c r="F51" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="F51" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="4" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B52" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="H52" s="6" t="s">
         <v>196</v>
-      </c>
-[...16 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="53" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B53" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="C53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="4" t="s">
+      <c r="E53" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="E53" s="4" t="s">
+      <c r="F53" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="F53" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H53" s="4" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B54" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="H54" s="6" t="s">
         <v>204</v>
-      </c>
-[...16 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="55" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B55" s="4" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E55" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="E55" s="4" t="s">
+      <c r="F55" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="F55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="5" t="s">
+      <c r="H55" s="4" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="56" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B56" s="6" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="E56" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="E56" s="6" t="s">
+      <c r="F56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="F56" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="7" t="s">
+      <c r="H56" s="6" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="57" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B57" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E57" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="E57" s="4" t="s">
+      <c r="F57" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="F57" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="5" t="s">
+      <c r="H57" s="4" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="58" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B58" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="C58" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="6" t="s">
+      <c r="E58" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="E58" s="6" t="s">
+      <c r="F58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="F58" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" s="6" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B59" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="H59" s="4" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="60" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B60" s="6" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D60" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="E60" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="E60" s="6" t="s">
+      <c r="F60" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G60" s="7" t="s">
         <v>234</v>
       </c>
-      <c r="F60" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="7" t="s">
+      <c r="H60" s="6" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="61" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B61" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="C61" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="4" t="s">
+      <c r="E61" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="E61" s="4" t="s">
+      <c r="F61" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G61" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="F61" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H61" s="4" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B62" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="H62" s="6" t="s">
         <v>240</v>
-      </c>
-[...16 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="63" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B63" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>246</v>
+        <v>96</v>
       </c>
       <c r="H63" s="4" t="s">
-        <v>247</v>
+        <v>97</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B64" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="C64" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="6" t="s">
+      <c r="E64" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="E64" s="6" t="s">
+      <c r="F64" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="F64" s="6" t="s">
+      <c r="H64" s="6" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B65" s="4" t="s">
         <v>252</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="H65" s="4" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B66" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="7" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B67" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="E67" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="C67" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="4" t="s">
+      <c r="F67" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="F67" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H67" s="4" t="s">
-        <v>236</v>
+        <v>262</v>
       </c>
     </row>
     <row r="68" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B68" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>264</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>164</v>
+        <v>239</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="69" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B69" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>266</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>267</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>84</v>
+        <v>165</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B70" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>270</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="7" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="H70" s="6" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B71" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>272</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>273</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>230</v>
+        <v>120</v>
       </c>
       <c r="H71" s="4" t="s">
-        <v>231</v>
+        <v>121</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B72" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="7" t="s">
-        <v>96</v>
+        <v>234</v>
       </c>
       <c r="H72" s="6" t="s">
-        <v>97</v>
+        <v>235</v>
       </c>
     </row>
     <row r="73" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B73" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>278</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>279</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>280</v>
+        <v>11</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B74" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D74" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="C74" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="6" t="s">
+      <c r="E74" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="E74" s="6" t="s">
+      <c r="F74" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="F74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="7" t="s">
-        <v>284</v>
+        <v>164</v>
       </c>
       <c r="H74" s="6" t="s">
-        <v>285</v>
+        <v>165</v>
       </c>
     </row>
     <row r="75" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B75" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E75" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="C75" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="4" t="s">
+      <c r="F75" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="E75" s="4" t="s">
+      <c r="H75" s="4" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="76" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B76" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>291</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="7" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="77" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B77" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="E77" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="C77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="4" t="s">
+      <c r="F77" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="E77" s="4" t="s">
+      <c r="H77" s="4" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="78" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B78" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="7" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="H78" s="6" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="79" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B79" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="E79" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="C79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="4" t="s">
+      <c r="F79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="E79" s="4" t="s">
+      <c r="H79" s="4" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="80" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B80" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="7" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="H80" s="6" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B81" s="4" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="E81" s="4" t="s">
+      <c r="H81" s="4" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="82" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B82" s="6" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="7" t="s">
         <v>316</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="H82" s="6" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="83" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B83" s="4" t="s">
         <v>318</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>319</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>320</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="H83" s="4" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="84" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B84" s="6" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="E84" s="6" t="s">
+      <c r="H84" s="6" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="85" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B85" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="E85" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="C85" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="4" t="s">
+      <c r="F85" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="E85" s="4" t="s">
+      <c r="H85" s="4" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="86" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B86" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>333</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="H86" s="6" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B87" s="4" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="E87" s="4" t="s">
+      <c r="H87" s="4" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="88" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B88" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="E88" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="C88" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="6" t="s">
+      <c r="F88" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="E88" s="6" t="s">
+      <c r="H88" s="6" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="89" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B89" s="4" t="s">
         <v>344</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>345</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>346</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="5" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="H89" s="4" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B90" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="E90" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="C90" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="6" t="s">
+      <c r="F90" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="E90" s="6" t="s">
+      <c r="H90" s="6" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="91" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B91" s="4" t="s">
         <v>352</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>353</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>354</v>
       </c>
       <c r="F91" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="H91" s="4" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
     </row>
     <row r="92" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B92" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="E92" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="C92" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="6" t="s">
+      <c r="F92" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G92" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="E92" s="6" t="s">
+      <c r="H92" s="6" t="s">
         <v>359</v>
-      </c>
-[...7 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="93" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B93" s="4" t="s">
         <v>360</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>361</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>362</v>
       </c>
       <c r="F93" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G93" s="5" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H93" s="4" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="94" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B94" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="7" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="H94" s="6" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
     </row>
     <row r="95" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B95" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="E95" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="4" t="s">
+      <c r="F95" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="E95" s="4" t="s">
+      <c r="H95" s="4" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="96" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B96" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>373</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="7" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="97" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B97" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E97" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="C97" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="4" t="s">
+      <c r="F97" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="E97" s="4" t="s">
+      <c r="H97" s="4" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="98" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B98" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G98" s="7" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="H98" s="6" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="99" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B99" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="E99" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="C99" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="4" t="s">
+      <c r="F99" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G99" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="E99" s="4" t="s">
+      <c r="H99" s="4" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="100" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B100" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>389</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="7" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="H100" s="6" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="101" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B101" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="E101" s="4" t="s">
         <v>392</v>
       </c>
-      <c r="C101" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="4" t="s">
+      <c r="F101" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="E101" s="4" t="s">
+      <c r="H101" s="4" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="102" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B102" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>397</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G102" s="7" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="H102" s="6" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="103" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B103" s="4" t="s">
         <v>398</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>399</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>400</v>
       </c>
       <c r="F103" s="4" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="G103" s="5" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="H103" s="4" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
     </row>
     <row r="104" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B104" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="E104" s="6" t="s">
         <v>403</v>
       </c>
-      <c r="C104" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="6" t="s">
+      <c r="F104" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G104" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="E104" s="6" t="s">
+      <c r="H104" s="6" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="105" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B105" s="4" t="s">
         <v>406</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>407</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>408</v>
       </c>
       <c r="F105" s="4" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G105" s="5" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H105" s="4" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="106" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B106" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>411</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G106" s="7" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="H106" s="6" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="107" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B107" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="E107" s="4" t="s">
         <v>414</v>
       </c>
-      <c r="C107" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="4" t="s">
+      <c r="F107" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="E107" s="4" t="s">
+      <c r="H107" s="4" t="s">
         <v>416</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="108" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B108" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="7" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="H108" s="6" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
     </row>
     <row r="109" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B109" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="E109" s="4" t="s">
         <v>422</v>
       </c>
-      <c r="C109" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="4" t="s">
+      <c r="F109" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="E109" s="4" t="s">
+      <c r="H109" s="4" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="110" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B110" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>427</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G110" s="7" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="H110" s="6" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="111" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B111" s="4" t="s">
         <v>428</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>429</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>430</v>
       </c>
       <c r="F111" s="4" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="H111" s="4" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="112" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B112" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>433</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G112" s="7" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="H112" s="6" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
     </row>
     <row r="113" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B113" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="E113" s="4" t="s">
         <v>436</v>
       </c>
-      <c r="C113" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="4" t="s">
+      <c r="F113" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="E113" s="4" t="s">
+      <c r="H113" s="4" t="s">
         <v>438</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="114" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B114" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>440</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>441</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="7" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="H114" s="6" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
     </row>
     <row r="115" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B115" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="E115" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="C115" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="4" t="s">
+      <c r="F115" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="E115" s="4" t="s">
+      <c r="H115" s="4" t="s">
         <v>446</v>
-      </c>
-[...7 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="116" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B116" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>449</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="7" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="H116" s="6" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="117" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B117" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="E117" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="C117" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="4" t="s">
+      <c r="F117" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="E117" s="4" t="s">
+      <c r="H117" s="4" t="s">
         <v>454</v>
-      </c>
-[...7 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="118" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B118" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>457</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="7" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="H118" s="6" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
     </row>
     <row r="119" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B119" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="E119" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="C119" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="4" t="s">
+      <c r="F119" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="E119" s="4" t="s">
+      <c r="H119" s="4" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="120" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B120" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>465</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="7" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H120" s="6" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
     </row>
     <row r="121" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B121" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="E121" s="4" t="s">
         <v>468</v>
       </c>
-      <c r="C121" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="4" t="s">
+      <c r="F121" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="E121" s="4" t="s">
+      <c r="H121" s="4" t="s">
         <v>470</v>
-      </c>
-[...7 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="122" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B122" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>473</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G122" s="7" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="H122" s="6" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
     </row>
     <row r="123" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B123" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="E123" s="4" t="s">
         <v>476</v>
       </c>
-      <c r="C123" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="4" t="s">
+      <c r="F123" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="E123" s="4" t="s">
+      <c r="H123" s="4" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="124" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B124" s="6" t="s">
         <v>479</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>481</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="7" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="H124" s="6" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
     </row>
     <row r="125" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B125" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="E125" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="C125" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="4" t="s">
+      <c r="F125" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="E125" s="4" t="s">
+      <c r="H125" s="4" t="s">
         <v>486</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="126" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B126" s="6" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G126" s="7" t="s">
         <v>490</v>
       </c>
-      <c r="E126" s="6" t="s">
+      <c r="H126" s="6" t="s">
         <v>491</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="127" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B127" s="4" t="s">
         <v>492</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>493</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>494</v>
       </c>
       <c r="F127" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="H127" s="4" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="128" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B128" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>497</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="7" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="H128" s="6" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
     </row>
     <row r="129" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B129" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="E129" s="4" t="s">
         <v>500</v>
       </c>
-      <c r="C129" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="4" t="s">
+      <c r="F129" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="E129" s="4" t="s">
+      <c r="H129" s="4" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="130" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B130" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>505</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="7" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="H130" s="6" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
     </row>
     <row r="131" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B131" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="E131" s="4" t="s">
         <v>508</v>
       </c>
-      <c r="C131" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="4" t="s">
+      <c r="F131" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="E131" s="4" t="s">
+      <c r="H131" s="4" t="s">
         <v>510</v>
-      </c>
-[...7 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="132" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B132" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>513</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="7" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="H132" s="6" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
     </row>
     <row r="133" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B133" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="E133" s="4" t="s">
         <v>516</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="4" t="s">
+      <c r="F133" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="E133" s="4" t="s">
+      <c r="H133" s="4" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="134" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B134" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>521</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="7" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="H134" s="6" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="135" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B135" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="E135" s="4" t="s">
         <v>524</v>
       </c>
-      <c r="C135" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="4" t="s">
+      <c r="F135" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="E135" s="4" t="s">
+      <c r="H135" s="4" t="s">
         <v>526</v>
-      </c>
-[...7 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="136" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B136" s="6" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D136" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="G136" s="7" t="s">
         <v>531</v>
       </c>
-      <c r="E136" s="6" t="s">
+      <c r="H136" s="6" t="s">
         <v>532</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="137" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B137" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="E137" s="4" t="s">
         <v>535</v>
-      </c>
-[...7 lines deleted...]
-        <v>537</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G137" s="5" t="s">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="H137" s="4" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
     </row>
     <row r="138" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B138" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>540</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G138" s="7" t="s">
-        <v>390</v>
+        <v>525</v>
       </c>
       <c r="H138" s="6" t="s">
-        <v>391</v>
+        <v>526</v>
       </c>
     </row>
     <row r="139" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B139" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>542</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>543</v>
       </c>
       <c r="F139" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="5" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="H139" s="4" t="s">
-        <v>421</v>
+        <v>394</v>
       </c>
     </row>
     <row r="140" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B140" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>545</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>546</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>280</v>
+        <v>11</v>
       </c>
       <c r="G140" s="7" t="s">
-        <v>498</v>
+        <v>423</v>
       </c>
       <c r="H140" s="6" t="s">
-        <v>499</v>
+        <v>424</v>
       </c>
     </row>
     <row r="141" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B141" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>548</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>549</v>
       </c>
       <c r="F141" s="4" t="s">
-        <v>251</v>
+        <v>283</v>
       </c>
       <c r="G141" s="5" t="s">
-        <v>550</v>
+        <v>501</v>
       </c>
       <c r="H141" s="4" t="s">
-        <v>551</v>
+        <v>502</v>
       </c>
     </row>
     <row r="142" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B142" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="E142" s="6" t="s">
         <v>552</v>
       </c>
-      <c r="C142" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="6" t="s">
+      <c r="F142" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G142" s="7" t="s">
         <v>553</v>
       </c>
-      <c r="E142" s="6" t="s">
+      <c r="H142" s="6" t="s">
         <v>554</v>
-      </c>
-[...7 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="143" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B143" s="4" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="E143" s="4" t="s">
+      <c r="H143" s="4" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="144" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B144" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="7" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="H144" s="6" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
     </row>
     <row r="145" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B145" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="F145" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="5" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="H145" s="4" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
     </row>
     <row r="146" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B146" s="6" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="7" t="s">
         <v>569</v>
       </c>
-      <c r="E146" s="6" t="s">
+      <c r="H146" s="6" t="s">
         <v>570</v>
-      </c>
-[...7 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="147" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B147" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="E147" s="4" t="s">
         <v>573</v>
       </c>
-      <c r="C147" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="4" t="s">
+      <c r="F147" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G147" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="E147" s="4" t="s">
+      <c r="H147" s="4" t="s">
         <v>575</v>
-      </c>
-[...7 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="148" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B148" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>577</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>578</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="7" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H148" s="6" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="149" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B149" s="4" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E149" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="E149" s="4" t="s">
+      <c r="H149" s="4" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="150" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B150" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>586</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="7" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="H150" s="6" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
     </row>
     <row r="151" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B151" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="E151" s="4" t="s">
         <v>589</v>
       </c>
-      <c r="C151" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="4" t="s">
+      <c r="F151" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="E151" s="4" t="s">
+      <c r="H151" s="4" t="s">
         <v>591</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="152" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B152" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>593</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>594</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="7" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="H152" s="6" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
     </row>
     <row r="153" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B153" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="E153" s="4" t="s">
         <v>597</v>
       </c>
-      <c r="C153" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="4" t="s">
+      <c r="F153" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="E153" s="4" t="s">
+      <c r="H153" s="4" t="s">
         <v>599</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="154" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B154" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>601</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>602</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="7" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="H154" s="6" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
     </row>
     <row r="155" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B155" s="4" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="E155" s="4" t="s">
+      <c r="H155" s="4" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="156" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B156" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="E156" s="6" t="s">
         <v>610</v>
       </c>
-      <c r="C156" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D156" s="6" t="s">
+      <c r="F156" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G156" s="7" t="s">
         <v>611</v>
       </c>
-      <c r="E156" s="6" t="s">
+      <c r="H156" s="6" t="s">
         <v>612</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="157" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B157" s="4" t="s">
         <v>613</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>614</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>615</v>
       </c>
       <c r="F157" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="5" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
     </row>
     <row r="158" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B158" s="6" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G158" s="7" t="s">
         <v>619</v>
       </c>
-      <c r="E158" s="6" t="s">
+      <c r="H158" s="6" t="s">
         <v>620</v>
-      </c>
-[...7 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="159" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B159" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="E159" s="4" t="s">
         <v>623</v>
       </c>
-      <c r="C159" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="4" t="s">
+      <c r="F159" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="E159" s="4" t="s">
+      <c r="H159" s="4" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="160" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B160" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E160" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="C160" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="6" t="s">
+      <c r="F160" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G160" s="7" t="s">
         <v>629</v>
       </c>
-      <c r="E160" s="6" t="s">
+      <c r="H160" s="6" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="161" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B161" s="4" t="s">
         <v>631</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>632</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>633</v>
       </c>
       <c r="F161" s="4" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G161" s="5" t="s">
-        <v>634</v>
+        <v>164</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>635</v>
+        <v>165</v>
       </c>
     </row>
     <row r="162" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B162" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="E162" s="6" t="s">
         <v>636</v>
       </c>
-      <c r="C162" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="6" t="s">
+      <c r="F162" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G162" s="7" t="s">
         <v>637</v>
       </c>
-      <c r="E162" s="6" t="s">
+      <c r="H162" s="6" t="s">
         <v>638</v>
-      </c>
-[...7 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="163" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B163" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="E163" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="C163" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="4" t="s">
+      <c r="F163" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G163" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="E163" s="4" t="s">
+      <c r="H163" s="4" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="164" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B164" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>646</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="7" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="H164" s="6" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
     </row>
     <row r="165" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B165" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="E165" s="4" t="s">
         <v>649</v>
       </c>
-      <c r="C165" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="4" t="s">
+      <c r="F165" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G165" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="E165" s="4" t="s">
+      <c r="H165" s="4" t="s">
         <v>651</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="166" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B166" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>654</v>
       </c>
       <c r="F166" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G166" s="7" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="H166" s="6" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="167" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B167" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="E167" s="4" t="s">
         <v>657</v>
       </c>
-      <c r="C167" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="4" t="s">
+      <c r="F167" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G167" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="E167" s="4" t="s">
+      <c r="H167" s="4" t="s">
         <v>659</v>
-      </c>
-[...7 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="168" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B168" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>662</v>
       </c>
       <c r="F168" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G168" s="7" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="H168" s="6" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="169" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B169" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>664</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>665</v>
       </c>
       <c r="F169" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G169" s="5" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
     </row>
     <row r="170" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B170" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="E170" s="6" t="s">
         <v>668</v>
       </c>
-      <c r="C170" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="6" t="s">
+      <c r="F170" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G170" s="7" t="s">
         <v>669</v>
       </c>
-      <c r="E170" s="6" t="s">
+      <c r="H170" s="6" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="171" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B171" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>672</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>673</v>
       </c>
       <c r="F171" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G171" s="5" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="H171" s="4" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
     </row>
     <row r="172" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B172" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>675</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>676</v>
       </c>
       <c r="F172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="7" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="H172" s="6" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
     </row>
     <row r="173" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B173" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="E173" s="4" t="s">
         <v>679</v>
       </c>
-      <c r="C173" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="4" t="s">
+      <c r="F173" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G173" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="E173" s="4" t="s">
+      <c r="H173" s="4" t="s">
         <v>681</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="174" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B174" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>683</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>684</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="7" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="H174" s="6" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
     </row>
     <row r="175" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B175" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>686</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>687</v>
       </c>
       <c r="F175" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="5" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="H175" s="4" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="176" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B176" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>689</v>
+      </c>
+      <c r="E176" s="6" t="s">
         <v>690</v>
       </c>
-      <c r="C176" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="6" t="s">
+      <c r="F176" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G176" s="7" t="s">
         <v>691</v>
       </c>
-      <c r="E176" s="6" t="s">
+      <c r="H176" s="6" t="s">
         <v>692</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="177" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B177" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>694</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>695</v>
       </c>
       <c r="F177" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="5" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="H177" s="4" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
     </row>
     <row r="178" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B178" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="C178" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="E178" s="6" t="s">
         <v>698</v>
       </c>
-      <c r="C178" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="6" t="s">
+      <c r="F178" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G178" s="7" t="s">
         <v>699</v>
       </c>
-      <c r="E178" s="6" t="s">
+      <c r="H178" s="6" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="179" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B179" s="4" t="s">
         <v>701</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>702</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>703</v>
       </c>
       <c r="F179" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="5" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="H179" s="4" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
     </row>
     <row r="180" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B180" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="E180" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="C180" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="6" t="s">
+      <c r="F180" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G180" s="7" t="s">
         <v>707</v>
       </c>
-      <c r="E180" s="6" t="s">
+      <c r="H180" s="6" t="s">
         <v>708</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="181" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B181" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>710</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>711</v>
       </c>
       <c r="F181" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G181" s="5" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="H181" s="4" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="182" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B182" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>713</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>714</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="7" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="H182" s="6" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
     </row>
     <row r="183" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B183" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="E183" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="C183" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D183" s="4" t="s">
+      <c r="F183" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G183" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="E183" s="4" t="s">
+      <c r="H183" s="4" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="184" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B184" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>722</v>
       </c>
       <c r="F184" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G184" s="7" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="H184" s="6" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
     </row>
     <row r="185" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B185" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="E185" s="4" t="s">
         <v>725</v>
       </c>
-      <c r="C185" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="4" t="s">
+      <c r="F185" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G185" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="E185" s="4" t="s">
+      <c r="H185" s="4" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="186" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B186" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>730</v>
       </c>
       <c r="F186" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G186" s="7" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="H186" s="6" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="187" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B187" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>732</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>733</v>
       </c>
       <c r="F187" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="5" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="H187" s="4" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
     </row>
     <row r="188" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B188" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>735</v>
+      </c>
+      <c r="E188" s="6" t="s">
         <v>736</v>
       </c>
-      <c r="C188" s="7" t="s">
-[...5 lines deleted...]
-      <c r="E188" s="6" t="s">
+      <c r="F188" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="7" t="s">
         <v>737</v>
       </c>
-      <c r="F188" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H188" s="6" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="189" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B189" s="4" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>739</v>
+        <v>167</v>
       </c>
       <c r="E189" s="4" t="s">
         <v>740</v>
       </c>
       <c r="F189" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G189" s="5" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="H189" s="4" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="190" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B190" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>742</v>
       </c>
       <c r="E190" s="6" t="s">
         <v>743</v>
       </c>
       <c r="F190" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G190" s="7" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="H190" s="6" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="191" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B191" s="4" t="s">
         <v>744</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>745</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>746</v>
       </c>
       <c r="F191" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G191" s="5" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="H191" s="4" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
     </row>
     <row r="192" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B192" s="6" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="F192" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="7" t="s">
         <v>750</v>
       </c>
-      <c r="E192" s="6" t="s">
+      <c r="H192" s="6" t="s">
         <v>751</v>
-      </c>
-[...7 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="193" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B193" s="4" t="s">
         <v>752</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D193" s="4" t="s">
         <v>753</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>754</v>
       </c>
       <c r="F193" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G193" s="5" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="H193" s="4" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
     </row>
     <row r="194" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B194" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>757</v>
       </c>
       <c r="F194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="7" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="H194" s="6" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
     </row>
     <row r="195" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B195" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="E195" s="4" t="s">
         <v>760</v>
       </c>
-      <c r="C195" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="4" t="s">
+      <c r="F195" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="E195" s="4" t="s">
+      <c r="H195" s="4" t="s">
         <v>762</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="196" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B196" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>765</v>
       </c>
       <c r="F196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="7" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="H196" s="6" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
     </row>
     <row r="197" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B197" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="E197" s="4" t="s">
         <v>768</v>
       </c>
-      <c r="C197" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D197" s="4" t="s">
+      <c r="F197" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G197" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="E197" s="4" t="s">
+      <c r="H197" s="4" t="s">
         <v>770</v>
-      </c>
-[...7 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="198" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B198" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>773</v>
       </c>
       <c r="F198" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G198" s="7" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="H198" s="6" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="199" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B199" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="E199" s="4" t="s">
         <v>776</v>
       </c>
-      <c r="C199" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F199" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G199" s="5" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="H199" s="4" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="200" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B200" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="E200" s="6" t="s">
         <v>779</v>
       </c>
-      <c r="C200" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D200" s="6" t="s">
+      <c r="F200" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G200" s="7" t="s">
         <v>780</v>
       </c>
-      <c r="E200" s="6" t="s">
+      <c r="H200" s="6" t="s">
         <v>781</v>
-      </c>
-[...7 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="201" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B201" s="4" t="s">
         <v>782</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>783</v>
       </c>
       <c r="E201" s="4" t="s">
         <v>784</v>
       </c>
       <c r="F201" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G201" s="5" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="H201" s="4" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
     </row>
     <row r="202" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B202" s="6" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E202" s="6" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="F202" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G202" s="7" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="H202" s="6" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
     </row>
     <row r="203" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B203" s="4" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="E203" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="E203" s="4" t="s">
+      <c r="H203" s="4" t="s">
         <v>792</v>
-      </c>
-[...7 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="204" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B204" s="6" t="s">
+        <v>793</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="E204" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="C204" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F204" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="7" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="H204" s="6" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
     </row>
     <row r="205" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B205" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="E205" s="4" t="s">
         <v>798</v>
       </c>
-      <c r="C205" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D205" s="4" t="s">
+      <c r="F205" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G205" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="E205" s="4" t="s">
+      <c r="H205" s="4" t="s">
         <v>800</v>
-      </c>
-[...7 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="206" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B206" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>802</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>803</v>
       </c>
       <c r="F206" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G206" s="7" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="H206" s="6" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
     </row>
     <row r="207" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B207" s="4" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F207" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="5" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="H207" s="4" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
     </row>
     <row r="208" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B208" s="6" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="6" t="s">
+        <v>808</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="F208" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G208" s="7" t="s">
         <v>810</v>
       </c>
-      <c r="E208" s="6" t="s">
+      <c r="H208" s="6" t="s">
         <v>811</v>
-      </c>
-[...7 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="209" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B209" s="4" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="F209" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="5" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="H209" s="4" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
     </row>
     <row r="210" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B210" s="6" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="E210" s="6" t="s">
+        <v>817</v>
+      </c>
+      <c r="F210" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G210" s="7" t="s">
         <v>818</v>
       </c>
-      <c r="E210" s="6" t="s">
+      <c r="H210" s="6" t="s">
         <v>819</v>
-      </c>
-[...7 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="211" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B211" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="E211" s="4" t="s">
         <v>822</v>
       </c>
-      <c r="C211" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F211" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="5" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="H211" s="4" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
     </row>
     <row r="212" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B212" s="6" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="E212" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="F212" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="7" t="s">
         <v>826</v>
       </c>
-      <c r="E212" s="6" t="s">
+      <c r="H212" s="6" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="213" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B213" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="E213" s="4" t="s">
         <v>830</v>
       </c>
-      <c r="C213" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F213" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="5" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="H213" s="4" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
     </row>
     <row r="214" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B214" s="6" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="7" t="s">
         <v>834</v>
       </c>
-      <c r="E214" s="6" t="s">
+      <c r="H214" s="6" t="s">
         <v>835</v>
-      </c>
-[...7 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="215" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B215" s="4" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="E215" s="4" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="F215" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="5" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
     </row>
     <row r="216" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B216" s="6" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="E216" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="F216" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G216" s="7" t="s">
         <v>842</v>
       </c>
-      <c r="E216" s="6" t="s">
+      <c r="H216" s="6" t="s">
         <v>843</v>
-      </c>
-[...7 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="217" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B217" s="4" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="4" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="E217" s="4" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F217" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="5" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
     </row>
     <row r="218" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B218" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="E218" s="6" t="s">
         <v>849</v>
       </c>
-      <c r="C218" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D218" s="6" t="s">
+      <c r="F218" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G218" s="7" t="s">
         <v>850</v>
       </c>
-      <c r="E218" s="6" t="s">
+      <c r="H218" s="6" t="s">
         <v>851</v>
-      </c>
-[...7 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="219" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B219" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="E219" s="4" t="s">
         <v>854</v>
       </c>
-      <c r="C219" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F219" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="5" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="H219" s="4" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
     </row>
     <row r="220" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B220" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="C220" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="E220" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="F220" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G220" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="H220" s="6" t="s">
         <v>859</v>
-      </c>
-[...16 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="221" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B221" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="E221" s="4" t="s">
         <v>862</v>
       </c>
-      <c r="C221" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E221" s="4" t="s">
+      <c r="F221" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G221" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="F221" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H221" s="4" t="s">
-        <v>678</v>
+        <v>864</v>
       </c>
     </row>
     <row r="222" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B222" s="6" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E222" s="6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F222" s="6" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="G222" s="7" t="s">
-        <v>704</v>
+        <v>658</v>
       </c>
       <c r="H222" s="6" t="s">
-        <v>705</v>
+        <v>659</v>
       </c>
     </row>
     <row r="223" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B223" s="4" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>868</v>
+        <v>686</v>
       </c>
       <c r="E223" s="4" t="s">
         <v>869</v>
       </c>
       <c r="F223" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="5" t="s">
-        <v>723</v>
+        <v>680</v>
       </c>
       <c r="H223" s="4" t="s">
-        <v>724</v>
+        <v>681</v>
       </c>
     </row>
     <row r="224" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B224" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>871</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>872</v>
       </c>
       <c r="F224" s="6" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="G224" s="7" t="s">
-        <v>857</v>
+        <v>707</v>
       </c>
       <c r="H224" s="6" t="s">
-        <v>858</v>
+        <v>708</v>
       </c>
     </row>
     <row r="225" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B225" s="4" t="s">
         <v>873</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D225" s="4" t="s">
         <v>874</v>
       </c>
       <c r="E225" s="4" t="s">
         <v>875</v>
       </c>
       <c r="F225" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="5" t="s">
-        <v>876</v>
+        <v>726</v>
       </c>
       <c r="H225" s="4" t="s">
-        <v>877</v>
+        <v>727</v>
       </c>
     </row>
     <row r="226" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B226" s="6" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="E226" s="6" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="7" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="H226" s="6" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
     </row>
     <row r="227" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B227" s="4" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="E227" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G227" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="E227" s="4" t="s">
+      <c r="H227" s="4" t="s">
         <v>883</v>
-      </c>
-[...7 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="228" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B228" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="E228" s="6" t="s">
         <v>886</v>
       </c>
-      <c r="C228" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="7" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="H228" s="6" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
     </row>
     <row r="229" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B229" s="4" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="4" t="s">
+        <v>888</v>
+      </c>
+      <c r="E229" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G229" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="E229" s="4" t="s">
+      <c r="H229" s="4" t="s">
         <v>891</v>
-      </c>
-[...7 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="230" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B230" s="6" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="E230" s="6" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="7" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="H230" s="6" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
     </row>
     <row r="231" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B231" s="4" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="E231" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="5" t="s">
         <v>898</v>
       </c>
-      <c r="E231" s="4" t="s">
+      <c r="H231" s="4" t="s">
         <v>899</v>
-      </c>
-[...7 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="232" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B232" s="6" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="E232" s="6" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="7" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="H232" s="6" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="233" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B233" s="4" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>905</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G233" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="E233" s="4" t="s">
+      <c r="H233" s="4" t="s">
         <v>907</v>
-      </c>
-[...7 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="234" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B234" s="6" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E234" s="6" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F234" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="7" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="H234" s="6" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
     </row>
     <row r="235" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B235" s="4" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="E235" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G235" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="E235" s="4" t="s">
+      <c r="H235" s="4" t="s">
         <v>915</v>
-      </c>
-[...7 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="236" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B236" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="E236" s="6" t="s">
         <v>918</v>
       </c>
-      <c r="C236" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F236" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G236" s="7" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="H236" s="6" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
     </row>
     <row r="237" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B237" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="E237" s="4" t="s">
         <v>921</v>
       </c>
-      <c r="C237" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D237" s="4" t="s">
+      <c r="F237" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G237" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="E237" s="4" t="s">
+      <c r="H237" s="4" t="s">
         <v>923</v>
-      </c>
-[...7 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="238" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B238" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>925</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>926</v>
       </c>
       <c r="F238" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G238" s="7" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="H238" s="6" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
     </row>
     <row r="239" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B239" s="4" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="F239" s="4" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="H239" s="4" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
     </row>
     <row r="240" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B240" s="6" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="E240" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="F240" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G240" s="7" t="s">
         <v>933</v>
       </c>
-      <c r="E240" s="6" t="s">
+      <c r="H240" s="6" t="s">
         <v>934</v>
-      </c>
-[...7 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="241" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B241" s="4" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="F241" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="5" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="H241" s="4" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
     </row>
     <row r="242" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B242" s="6" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="E242" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="F242" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G242" s="7" t="s">
         <v>941</v>
       </c>
-      <c r="E242" s="6" t="s">
+      <c r="H242" s="6" t="s">
         <v>942</v>
-      </c>
-[...7 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="243" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B243" s="4" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="F243" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="5" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="H243" s="4" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
     </row>
     <row r="244" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B244" s="6" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="E244" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="F244" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G244" s="7" t="s">
         <v>949</v>
       </c>
-      <c r="E244" s="6" t="s">
+      <c r="H244" s="6" t="s">
         <v>950</v>
-      </c>
-[...7 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="245" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B245" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="E245" s="4" t="s">
         <v>953</v>
       </c>
-      <c r="C245" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F245" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G245" s="5" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="H245" s="4" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
     </row>
     <row r="246" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B246" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C246" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="E246" s="6" t="s">
         <v>956</v>
       </c>
-      <c r="C246" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="6" t="s">
+      <c r="F246" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G246" s="7" t="s">
         <v>957</v>
       </c>
-      <c r="E246" s="6" t="s">
+      <c r="H246" s="6" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="247" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B247" s="4" t="s">
         <v>959</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>960</v>
       </c>
       <c r="E247" s="4" t="s">
         <v>961</v>
       </c>
       <c r="F247" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G247" s="5" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="H247" s="4" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
     </row>
     <row r="248" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B248" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>963</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>964</v>
       </c>
       <c r="F248" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G248" s="7" t="s">
-        <v>965</v>
+        <v>957</v>
       </c>
       <c r="H248" s="6" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
     </row>
     <row r="249" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B249" s="4" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="F249" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G249" s="5" t="s">
-        <v>970</v>
+        <v>957</v>
       </c>
       <c r="H249" s="4" t="s">
-        <v>971</v>
+        <v>958</v>
       </c>
     </row>
     <row r="250" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B250" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="E250" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="F250" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="G250" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="H250" s="6" t="s">
         <v>972</v>
-      </c>
-[...16 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="251" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B251" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="C251" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D251" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="E251" s="4" t="s">
         <v>975</v>
       </c>
-      <c r="C251" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D251" s="4" t="s">
+      <c r="F251" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G251" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="E251" s="4" t="s">
+      <c r="H251" s="4" t="s">
         <v>977</v>
-      </c>
-[...7 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="252" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B252" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="C252" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>979</v>
+      </c>
+      <c r="E252" s="6" t="s">
         <v>980</v>
       </c>
-      <c r="C252" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F252" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G252" s="7" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="H252" s="6" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
     </row>
     <row r="253" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B253" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="C253" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="E253" s="4" t="s">
         <v>983</v>
       </c>
-      <c r="C253" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D253" s="4" t="s">
+      <c r="F253" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G253" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="E253" s="4" t="s">
+      <c r="H253" s="4" t="s">
         <v>985</v>
-      </c>
-[...7 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="254" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B254" s="6" t="s">
         <v>986</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>988</v>
       </c>
       <c r="F254" s="6" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G254" s="7" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="H254" s="6" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
     </row>
     <row r="255" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B255" s="4" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="F255" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="5" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="H255" s="4" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
     </row>
     <row r="256" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B256" s="6" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="E256" s="6" t="s">
+        <v>994</v>
+      </c>
+      <c r="F256" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G256" s="7" t="s">
         <v>995</v>
       </c>
-      <c r="E256" s="6" t="s">
+      <c r="H256" s="6" t="s">
         <v>996</v>
-      </c>
-[...7 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="257" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B257" s="4" t="s">
         <v>997</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>998</v>
       </c>
       <c r="E257" s="4" t="s">
         <v>999</v>
       </c>
       <c r="F257" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="5" t="s">
-        <v>965</v>
+        <v>995</v>
       </c>
       <c r="H257" s="4" t="s">
-        <v>966</v>
+        <v>996</v>
       </c>
     </row>
     <row r="258" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B258" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="7" t="s">
-        <v>1003</v>
+        <v>971</v>
       </c>
       <c r="H258" s="6" t="s">
-        <v>1004</v>
+        <v>972</v>
       </c>
     </row>
     <row r="259" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B259" s="4" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="5" t="s">
-        <v>1003</v>
+        <v>971</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>1004</v>
+        <v>972</v>
       </c>
     </row>
     <row r="260" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B260" s="6" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E260" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F260" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G260" s="7" t="s">
         <v>1009</v>
       </c>
-      <c r="E260" s="6" t="s">
+      <c r="H260" s="6" t="s">
         <v>1010</v>
-      </c>
-[...7 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="261" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B261" s="4" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="F261" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="5" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="H261" s="4" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="262" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B262" s="6" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E262" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F262" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G262" s="7" t="s">
         <v>1017</v>
       </c>
-      <c r="E262" s="6" t="s">
+      <c r="H262" s="6" t="s">
         <v>1018</v>
-      </c>
-[...7 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="263" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B263" s="4" t="s">
         <v>1019</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="E263" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="5" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="H263" s="4" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="264" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B264" s="6" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="E264" s="6" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="7" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="265" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B265" s="4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D265" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E265" s="4" t="s">
         <v>1027</v>
       </c>
-      <c r="C265" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D265" s="4" t="s">
+      <c r="F265" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G265" s="5" t="s">
         <v>1028</v>
       </c>
-      <c r="E265" s="4" t="s">
+      <c r="H265" s="4" t="s">
         <v>1029</v>
-      </c>
-[...7 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="266" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B266" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="7" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="H266" s="6" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="267" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B267" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C267" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D267" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E267" s="4" t="s">
         <v>1035</v>
       </c>
-      <c r="C267" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F267" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G267" s="5" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="H267" s="4" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="268" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B268" s="6" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D268" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E268" s="6" t="s">
         <v>1038</v>
       </c>
-      <c r="C268" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="7" t="s">
-        <v>1041</v>
+        <v>1028</v>
       </c>
       <c r="H268" s="6" t="s">
-        <v>1042</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="269" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B269" s="4" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="F269" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="5" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H269" s="4" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="270" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B270" s="6" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E270" s="6" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="7" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H270" s="6" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="271" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B271" s="4" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E271" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F271" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="E271" s="4" t="s">
+      <c r="H271" s="4" t="s">
         <v>1051</v>
-      </c>
-[...7 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="272" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B272" s="6" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E272" s="6" t="s">
         <v>1054</v>
       </c>
-      <c r="C272" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="7" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="H272" s="6" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="273" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B273" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D273" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E273" s="4" t="s">
         <v>1057</v>
       </c>
-      <c r="C273" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F273" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="5" t="s">
-        <v>1060</v>
+        <v>1050</v>
       </c>
       <c r="H273" s="4" t="s">
-        <v>1061</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="274" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B274" s="6" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E274" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F274" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G274" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H274" s="6" t="s">
         <v>1062</v>
-      </c>
-[...16 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="275" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B275" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E275" s="4" t="s">
         <v>1065</v>
       </c>
-      <c r="C275" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F275" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="5" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="H275" s="4" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="276" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B276" s="6" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E276" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F276" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G276" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H276" s="6" t="s">
         <v>1070</v>
-      </c>
-[...16 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="277" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B277" s="4" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F277" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H277" s="4" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="278" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B278" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C278" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E278" s="6" t="s">
         <v>1076</v>
       </c>
-      <c r="C278" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D278" s="6" t="s">
+      <c r="F278" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G278" s="7" t="s">
         <v>1077</v>
       </c>
-      <c r="E278" s="6" t="s">
+      <c r="H278" s="6" t="s">
         <v>1078</v>
-      </c>
-[...7 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="279" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B279" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="E279" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="F279" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G279" s="5" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="H279" s="4" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="280" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B280" s="6" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="E280" s="6" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="7" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="H280" s="6" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="281" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B281" s="4" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E281" s="4" t="s">
         <v>1087</v>
       </c>
-      <c r="C281" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F281" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="5" t="s">
-        <v>1090</v>
+        <v>1077</v>
       </c>
       <c r="H281" s="4" t="s">
-        <v>1091</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="282" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B282" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E282" s="6" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F282" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G282" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H282" s="6" t="s">
         <v>1092</v>
-      </c>
-[...16 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="283" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B283" s="4" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="E283" s="4" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="F283" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G283" s="5" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="H283" s="4" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="284" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B284" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C284" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" s="6" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E284" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F284" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G284" s="7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H284" s="6" t="s">
         <v>1100</v>
-      </c>
-[...16 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="285" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B285" s="4" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C285" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D285" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E285" s="4" t="s">
         <v>1103</v>
       </c>
-      <c r="C285" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F285" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="5" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="H285" s="4" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="286" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B286" s="6" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="E286" s="6" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="F286" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G286" s="7" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H286" s="6" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="287" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B287" s="4" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E287" s="4" t="s">
         <v>1111</v>
       </c>
-      <c r="C287" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F287" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="5" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="H287" s="4" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="288" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B288" s="6" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C288" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D288" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E288" s="6" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F288" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G288" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H288" s="6" t="s">
         <v>1116</v>
-      </c>
-[...16 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="289" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B289" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D289" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E289" s="4" t="s">
         <v>1119</v>
       </c>
-      <c r="C289" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F289" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="5" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="H289" s="4" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="290" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B290" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E290" s="6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F290" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G290" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H290" s="6" t="s">
         <v>1124</v>
-      </c>
-[...16 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="291" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B291" s="4" t="s">
-        <v>1127</v>
+        <v>1125</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="F291" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H291" s="4" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="292" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B292" s="6" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="6" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E292" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F292" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G292" s="7" t="s">
         <v>1131</v>
       </c>
-      <c r="E292" s="6" t="s">
+      <c r="H292" s="6" t="s">
         <v>1132</v>
-      </c>
-[...7 lines deleted...]
-        <v>1134</v>
       </c>
     </row>
     <row r="293" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B293" s="4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C293" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E293" s="4" t="s">
         <v>1135</v>
       </c>
-      <c r="C293" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F293" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="H293" s="4" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="294" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B294" s="6" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="E294" s="6" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="7" t="s">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="H294" s="6" t="s">
-        <v>1142</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="295" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B295" s="4" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="F295" s="4" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G295" s="5" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="H295" s="4" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="296" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B296" s="6" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="E296" s="6" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="7" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="H296" s="6" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="297" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B297" s="4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C297" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E297" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F297" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G297" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H297" s="4" t="s">
         <v>1151</v>
-      </c>
-[...16 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="298" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B298" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E298" s="6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F298" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G298" s="7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H298" s="6" t="s">
         <v>1156</v>
-      </c>
-[...16 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="299" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B299" s="4" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C299" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E299" s="4" t="s">
         <v>1159</v>
       </c>
-      <c r="C299" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F299" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="5" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="H299" s="4" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="300" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B300" s="6" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D300" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E300" s="6" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F300" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G300" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H300" s="6" t="s">
         <v>1164</v>
-      </c>
-[...16 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="301" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B301" s="4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D301" s="4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E301" s="4" t="s">
         <v>1167</v>
       </c>
-      <c r="C301" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F301" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="5" t="s">
-        <v>1170</v>
+        <v>1163</v>
       </c>
       <c r="H301" s="4" t="s">
-        <v>1171</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="302" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B302" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E302" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F302" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G302" s="7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H302" s="6" t="s">
         <v>1172</v>
-      </c>
-[...16 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="303" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B303" s="4" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="F303" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="5" t="s">
-        <v>1011</v>
+        <v>1171</v>
       </c>
       <c r="H303" s="4" t="s">
-        <v>1012</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="304" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B304" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D304" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E304" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F304" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G304" s="7" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H304" s="6" t="s">
         <v>1180</v>
-      </c>
-[...16 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="305" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B305" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C305" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D305" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E305" s="4" t="s">
         <v>1183</v>
       </c>
-      <c r="C305" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D305" s="4" t="s">
+      <c r="F305" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G305" s="5" t="s">
         <v>1184</v>
       </c>
-      <c r="E305" s="4" t="s">
+      <c r="H305" s="4" t="s">
         <v>1185</v>
-      </c>
-[...7 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="306" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B306" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="F306" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G306" s="7" t="s">
-        <v>951</v>
+        <v>1017</v>
       </c>
       <c r="H306" s="6" t="s">
-        <v>952</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="307" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B307" s="4" t="s">
         <v>1189</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D307" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="E307" s="4" t="s">
         <v>1191</v>
       </c>
       <c r="F307" s="4" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="G307" s="5" t="s">
-        <v>1052</v>
+        <v>957</v>
       </c>
       <c r="H307" s="4" t="s">
-        <v>1053</v>
+        <v>958</v>
       </c>
     </row>
     <row r="308" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B308" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C308" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D308" s="6" t="s">
         <v>1193</v>
       </c>
-      <c r="D308" s="6" t="s">
+      <c r="E308" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="E308" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="6" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="G308" s="7" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="H308" s="6" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
     </row>
     <row r="309" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B309" s="4" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>1181</v>
+        <v>1196</v>
       </c>
       <c r="E309" s="4" t="s">
         <v>1197</v>
       </c>
       <c r="F309" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G309" s="5" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="H309" s="4" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
     </row>
     <row r="310" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B310" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="F310" s="6" t="s">
-        <v>251</v>
+        <v>283</v>
       </c>
       <c r="G310" s="7" t="s">
-        <v>970</v>
+        <v>1061</v>
       </c>
       <c r="H310" s="6" t="s">
-        <v>971</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="311" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B311" s="4" t="s">
         <v>1201</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>15</v>
+        <v>1202</v>
       </c>
       <c r="D311" s="4" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E311" s="4" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="F311" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="5" t="s">
-        <v>935</v>
+        <v>957</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>936</v>
+        <v>958</v>
       </c>
     </row>
     <row r="312" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B312" s="6" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>1205</v>
+        <v>1190</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="F312" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G312" s="7" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="H312" s="6" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
     </row>
     <row r="313" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B313" s="4" t="s">
         <v>1207</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>1193</v>
+        <v>48</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="E313" s="4" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="F313" s="4" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="G313" s="5" t="s">
-        <v>951</v>
+        <v>976</v>
       </c>
       <c r="H313" s="4" t="s">
-        <v>952</v>
+        <v>977</v>
       </c>
     </row>
     <row r="314" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B314" s="6" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="E314" s="6" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="7" t="s">
-        <v>989</v>
+        <v>941</v>
       </c>
       <c r="H314" s="6" t="s">
-        <v>990</v>
+        <v>942</v>
       </c>
     </row>
     <row r="315" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B315" s="4" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D315" s="4" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E315" s="4" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F315" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="5" t="s">
-        <v>965</v>
+        <v>957</v>
       </c>
       <c r="H315" s="4" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
     </row>
     <row r="316" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B316" s="6" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>48</v>
+        <v>1202</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>1216</v>
+        <v>1208</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="F316" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G316" s="7" t="s">
-        <v>1011</v>
+        <v>957</v>
       </c>
       <c r="H316" s="6" t="s">
-        <v>1012</v>
+        <v>958</v>
       </c>
     </row>
     <row r="317" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B317" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D317" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="E317" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="F317" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G317" s="5" t="s">
-        <v>970</v>
+        <v>995</v>
       </c>
       <c r="H317" s="4" t="s">
-        <v>971</v>
+        <v>996</v>
       </c>
     </row>
     <row r="318" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B318" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>1223</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="7" t="s">
-        <v>1224</v>
+        <v>971</v>
       </c>
       <c r="H318" s="6" t="s">
-        <v>1225</v>
+        <v>972</v>
       </c>
     </row>
     <row r="319" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B319" s="4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C319" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E319" s="4" t="s">
         <v>1226</v>
       </c>
-      <c r="C319" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F319" s="4" t="s">
-        <v>1229</v>
+        <v>11</v>
       </c>
       <c r="G319" s="5" t="s">
-        <v>1224</v>
+        <v>1017</v>
       </c>
       <c r="H319" s="4" t="s">
-        <v>1225</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="320" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B320" s="6" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>15</v>
+        <v>1202</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>1231</v>
+        <v>969</v>
       </c>
       <c r="E320" s="6" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="7" t="s">
-        <v>1224</v>
+        <v>976</v>
       </c>
       <c r="H320" s="6" t="s">
-        <v>1225</v>
+        <v>977</v>
       </c>
     </row>
     <row r="321" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B321" s="4" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D321" s="4" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="E321" s="4" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="F321" s="4" t="s">
-        <v>108</v>
+        <v>283</v>
       </c>
       <c r="G321" s="5" t="s">
-        <v>1224</v>
+        <v>914</v>
       </c>
       <c r="H321" s="4" t="s">
-        <v>1225</v>
+        <v>915</v>
       </c>
     </row>
     <row r="322" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B322" s="6" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>8</v>
+        <v>1202</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>1237</v>
+        <v>1230</v>
       </c>
       <c r="E322" s="6" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="F322" s="6" t="s">
-        <v>11</v>
+        <v>283</v>
       </c>
       <c r="G322" s="7" t="s">
-        <v>1239</v>
+        <v>914</v>
       </c>
       <c r="H322" s="6" t="s">
-        <v>1240</v>
+        <v>915</v>
       </c>
     </row>
     <row r="323" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B323" s="4" t="s">
-        <v>1241</v>
+        <v>1234</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D323" s="4" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="E323" s="4" t="s">
-        <v>1243</v>
+        <v>1236</v>
       </c>
       <c r="F323" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G323" s="5" t="s">
-        <v>1239</v>
+        <v>976</v>
       </c>
       <c r="H323" s="4" t="s">
-        <v>1240</v>
+        <v>977</v>
       </c>
     </row>
     <row r="324" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B324" s="6" t="s">
-        <v>1244</v>
+        <v>1237</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D324" s="6" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
       <c r="E324" s="6" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="7" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H324" s="6" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="325" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B325" s="4" t="s">
-        <v>1247</v>
+        <v>1242</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D325" s="4" t="s">
-        <v>1248</v>
+        <v>1243</v>
       </c>
       <c r="E325" s="4" t="s">
-        <v>1249</v>
+        <v>1244</v>
       </c>
       <c r="F325" s="4" t="s">
-        <v>11</v>
+        <v>1245</v>
       </c>
       <c r="G325" s="5" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="H325" s="4" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="326" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B326" s="6" t="s">
-        <v>1252</v>
+        <v>1246</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>1253</v>
+        <v>1247</v>
       </c>
       <c r="E326" s="6" t="s">
-        <v>1254</v>
+        <v>1248</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="7" t="s">
-        <v>1250</v>
+        <v>1240</v>
       </c>
       <c r="H326" s="6" t="s">
-        <v>1251</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="327" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B327" s="4" t="s">
-        <v>1255</v>
+        <v>1249</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>1256</v>
+        <v>1250</v>
       </c>
       <c r="E327" s="4" t="s">
-        <v>1257</v>
+        <v>1251</v>
       </c>
       <c r="F327" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G327" s="5" t="s">
-        <v>1258</v>
+        <v>1240</v>
       </c>
       <c r="H327" s="4" t="s">
-        <v>1259</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="328" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B328" s="6" t="s">
-        <v>1260</v>
+        <v>1252</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>1261</v>
+        <v>1253</v>
       </c>
       <c r="E328" s="6" t="s">
-        <v>1262</v>
+        <v>1254</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="7" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
       <c r="H328" s="6" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="329" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B329" s="4" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D329" s="4" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="E329" s="4" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
       <c r="F329" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G329" s="5" t="s">
-        <v>1266</v>
+        <v>1255</v>
       </c>
       <c r="H329" s="4" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="330" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B330" s="6" t="s">
-        <v>1268</v>
+        <v>1260</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>1269</v>
+        <v>1261</v>
       </c>
       <c r="E330" s="6" t="s">
-        <v>1270</v>
+        <v>1262</v>
       </c>
       <c r="F330" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G330" s="7" t="s">
-        <v>1266</v>
+        <v>1255</v>
       </c>
       <c r="H330" s="6" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="331" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B331" s="4" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="4" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="E331" s="4" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="F331" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="5" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="H331" s="4" t="s">
-        <v>1275</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="332" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B332" s="6" t="s">
-        <v>1276</v>
+        <v>1268</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="E332" s="6" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="F332" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G332" s="7" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="H332" s="6" t="s">
-        <v>1275</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="333" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B333" s="4" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D333" s="4" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
       <c r="E333" s="4" t="s">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="F333" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>1274</v>
       </c>
       <c r="H333" s="4" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="334" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B334" s="6" t="s">
-        <v>1282</v>
+        <v>1276</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>1283</v>
+        <v>1277</v>
       </c>
       <c r="E334" s="6" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G334" s="7" t="s">
-        <v>1285</v>
+        <v>1274</v>
       </c>
       <c r="H334" s="6" t="s">
-        <v>1286</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="335" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B335" s="4" t="s">
-        <v>1287</v>
+        <v>1279</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="E335" s="4" t="s">
-        <v>1289</v>
+        <v>1281</v>
       </c>
       <c r="F335" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G335" s="5" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="H335" s="4" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="336" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B336" s="6" t="s">
-        <v>1290</v>
+        <v>1284</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>1291</v>
+        <v>1285</v>
       </c>
       <c r="E336" s="6" t="s">
-        <v>1292</v>
+        <v>1286</v>
       </c>
       <c r="F336" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G336" s="7" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="H336" s="6" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="337" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B337" s="4" t="s">
-        <v>1293</v>
+        <v>1287</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>1294</v>
+        <v>1288</v>
       </c>
       <c r="E337" s="4" t="s">
-        <v>1295</v>
+        <v>1289</v>
       </c>
       <c r="F337" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="5" t="s">
-        <v>1296</v>
+        <v>1290</v>
       </c>
       <c r="H337" s="4" t="s">
-        <v>1297</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="338" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B338" s="6" t="s">
-        <v>1298</v>
+        <v>1292</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>1299</v>
+        <v>1293</v>
       </c>
       <c r="E338" s="6" t="s">
-        <v>1300</v>
+        <v>1294</v>
       </c>
       <c r="F338" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G338" s="7" t="s">
-        <v>1296</v>
+        <v>1290</v>
       </c>
       <c r="H338" s="6" t="s">
-        <v>1297</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="339" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B339" s="4" t="s">
-        <v>1301</v>
+        <v>1295</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>1302</v>
+        <v>1296</v>
       </c>
       <c r="E339" s="4" t="s">
-        <v>1303</v>
+        <v>1297</v>
       </c>
       <c r="F339" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="5" t="s">
-        <v>1304</v>
+        <v>1290</v>
       </c>
       <c r="H339" s="4" t="s">
-        <v>1305</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="340" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B340" s="6" t="s">
-        <v>1306</v>
+        <v>1298</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>1307</v>
+        <v>1299</v>
       </c>
       <c r="E340" s="6" t="s">
-        <v>1308</v>
+        <v>1300</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="7" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="H340" s="6" t="s">
-        <v>1305</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="341" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B341" s="4" t="s">
-        <v>1309</v>
+        <v>1303</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>1310</v>
+        <v>1304</v>
       </c>
       <c r="E341" s="4" t="s">
-        <v>1311</v>
+        <v>1305</v>
       </c>
       <c r="F341" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G341" s="5" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="H341" s="4" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="342" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B342" s="6" t="s">
-        <v>1314</v>
+        <v>1306</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>1315</v>
+        <v>1307</v>
       </c>
       <c r="E342" s="6" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
       <c r="F342" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G342" s="7" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="H342" s="6" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="343" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B343" s="4" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="C343" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="E343" s="4" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="F343" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="H343" s="4" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="344" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B344" s="6" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>1321</v>
+        <v>1315</v>
       </c>
       <c r="E344" s="6" t="s">
-        <v>1322</v>
+        <v>1316</v>
       </c>
       <c r="F344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="7" t="s">
-        <v>1323</v>
+        <v>1312</v>
       </c>
       <c r="H344" s="6" t="s">
-        <v>1324</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="345" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B345" s="4" t="s">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>1326</v>
+        <v>1318</v>
       </c>
       <c r="E345" s="4" t="s">
-        <v>1327</v>
+        <v>1319</v>
       </c>
       <c r="F345" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G345" s="5" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="H345" s="4" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="346" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B346" s="6" t="s">
-        <v>1328</v>
+        <v>1322</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>1329</v>
+        <v>1323</v>
       </c>
       <c r="E346" s="6" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="7" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="H346" s="6" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="347" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B347" s="4" t="s">
-        <v>1331</v>
+        <v>1325</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>1332</v>
+        <v>1326</v>
       </c>
       <c r="E347" s="4" t="s">
-        <v>1333</v>
+        <v>1327</v>
       </c>
       <c r="F347" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="5" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="H347" s="4" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="348" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B348" s="6" t="s">
-        <v>1336</v>
+        <v>1330</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>1337</v>
+        <v>1331</v>
       </c>
       <c r="E348" s="6" t="s">
-        <v>1338</v>
+        <v>1332</v>
       </c>
       <c r="F348" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G348" s="7" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="H348" s="6" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="349" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B349" s="4" t="s">
-        <v>1339</v>
+        <v>1333</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>1340</v>
+        <v>1334</v>
       </c>
       <c r="E349" s="4" t="s">
-        <v>1341</v>
+        <v>1335</v>
       </c>
       <c r="F349" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="5" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="H349" s="4" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="350" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B350" s="6" t="s">
-        <v>1342</v>
+        <v>1336</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>1343</v>
+        <v>1337</v>
       </c>
       <c r="E350" s="6" t="s">
-        <v>1344</v>
+        <v>1338</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="7" t="s">
-        <v>1345</v>
+        <v>1339</v>
       </c>
       <c r="H350" s="6" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="351" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B351" s="4" t="s">
-        <v>1347</v>
+        <v>1341</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>1348</v>
+        <v>1342</v>
       </c>
       <c r="E351" s="4" t="s">
-        <v>1349</v>
+        <v>1343</v>
       </c>
       <c r="F351" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G351" s="5" t="s">
-        <v>1345</v>
+        <v>1339</v>
       </c>
       <c r="H351" s="4" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="352" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B352" s="6" t="s">
-        <v>1350</v>
+        <v>1344</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="E352" s="6" t="s">
-        <v>1352</v>
+        <v>1346</v>
       </c>
       <c r="F352" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G352" s="7" t="s">
-        <v>634</v>
+        <v>1339</v>
       </c>
       <c r="H352" s="6" t="s">
-        <v>635</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="353" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B353" s="4" t="s">
-        <v>1353</v>
+        <v>1347</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>1354</v>
+        <v>1348</v>
       </c>
       <c r="E353" s="4" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
       <c r="F353" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G353" s="5" t="s">
-        <v>634</v>
+        <v>1350</v>
       </c>
       <c r="H353" s="4" t="s">
-        <v>635</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="354" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B354" s="6" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="E354" s="6" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
       <c r="F354" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G354" s="7" t="s">
-        <v>634</v>
+        <v>1350</v>
       </c>
       <c r="H354" s="6" t="s">
-        <v>635</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="355" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B355" s="4" t="s">
-        <v>1359</v>
+        <v>1355</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D355" s="4" t="s">
-        <v>1360</v>
+        <v>1356</v>
       </c>
       <c r="E355" s="4" t="s">
-        <v>1361</v>
+        <v>1357</v>
       </c>
       <c r="F355" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="5" t="s">
-        <v>634</v>
+        <v>1350</v>
       </c>
       <c r="H355" s="4" t="s">
-        <v>635</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="356" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B356" s="6" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C356" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E356" s="6" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F356" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G356" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H356" s="6" t="s">
         <v>1362</v>
-      </c>
-[...16 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="357" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B357" s="4" t="s">
-        <v>1367</v>
+        <v>1363</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>1368</v>
+        <v>1364</v>
       </c>
       <c r="E357" s="4" t="s">
-        <v>1369</v>
+        <v>1365</v>
       </c>
       <c r="F357" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="5" t="s">
-        <v>1365</v>
+        <v>1361</v>
       </c>
       <c r="H357" s="4" t="s">
-        <v>1366</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="358" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B358" s="6" t="s">
-        <v>1370</v>
+        <v>1366</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D358" s="6" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E358" s="6" t="s">
         <v>1368</v>
       </c>
-      <c r="E358" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F358" s="6" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G358" s="7" t="s">
-        <v>1365</v>
+        <v>637</v>
       </c>
       <c r="H358" s="6" t="s">
-        <v>1366</v>
+        <v>638</v>
       </c>
     </row>
     <row r="359" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B359" s="4" t="s">
-        <v>1372</v>
+        <v>1369</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>1373</v>
+        <v>1370</v>
       </c>
       <c r="E359" s="4" t="s">
-        <v>1374</v>
+        <v>1371</v>
       </c>
       <c r="F359" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G359" s="5" t="s">
-        <v>1365</v>
+        <v>637</v>
       </c>
       <c r="H359" s="4" t="s">
-        <v>1366</v>
+        <v>638</v>
       </c>
     </row>
     <row r="360" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B360" s="6" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="E360" s="6" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G360" s="7" t="s">
-        <v>1365</v>
+        <v>637</v>
       </c>
       <c r="H360" s="6" t="s">
-        <v>1366</v>
+        <v>638</v>
       </c>
     </row>
     <row r="361" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B361" s="4" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="E361" s="4" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="F361" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G361" s="5" t="s">
-        <v>1365</v>
+        <v>637</v>
       </c>
       <c r="H361" s="4" t="s">
-        <v>1366</v>
+        <v>638</v>
       </c>
     </row>
     <row r="362" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B362" s="6" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C362" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D362" s="6" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E362" s="6" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F362" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G362" s="7" t="s">
         <v>1381</v>
       </c>
-      <c r="C362" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D362" s="6" t="s">
+      <c r="H362" s="6" t="s">
         <v>1382</v>
-      </c>
-[...10 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="363" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B363" s="4" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D363" s="4" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E363" s="4" t="s">
         <v>1385</v>
       </c>
-      <c r="E363" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F363" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G363" s="5" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H363" s="4" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="364" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B364" s="6" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
       <c r="E364" s="6" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="F364" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G364" s="7" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H364" s="6" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="365" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B365" s="4" t="s">
-        <v>1392</v>
+        <v>1388</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="E365" s="4" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="F365" s="4" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G365" s="5" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H365" s="4" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="366" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B366" s="6" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>1396</v>
+        <v>1392</v>
       </c>
       <c r="E366" s="6" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G366" s="7" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H366" s="6" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="367" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B367" s="4" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
       <c r="E367" s="4" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
       <c r="F367" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G367" s="5" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H367" s="4" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="368" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B368" s="6" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="E368" s="6" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G368" s="7" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H368" s="6" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="369" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B369" s="4" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="E369" s="4" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="F369" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G369" s="5" t="s">
-        <v>1387</v>
+        <v>1403</v>
       </c>
       <c r="H369" s="4" t="s">
-        <v>1388</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="370" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B370" s="6" t="s">
-        <v>1407</v>
+        <v>1405</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="E370" s="6" t="s">
-        <v>1409</v>
+        <v>1407</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="7" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="H370" s="6" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="371" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B371" s="4" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
       <c r="C371" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="E371" s="4" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="F371" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G371" s="5" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="H371" s="4" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="372" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B372" s="6" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
       <c r="E372" s="6" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G372" s="7" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="H372" s="6" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="373" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B373" s="4" t="s">
-        <v>1418</v>
+        <v>1414</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D373" s="4" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="E373" s="4" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="F373" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G373" s="5" t="s">
-        <v>1421</v>
+        <v>1403</v>
       </c>
       <c r="H373" s="4" t="s">
-        <v>1422</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="374" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B374" s="6" t="s">
-        <v>1423</v>
+        <v>1417</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>1424</v>
+        <v>1418</v>
       </c>
       <c r="E374" s="6" t="s">
-        <v>1425</v>
+        <v>1419</v>
       </c>
       <c r="F374" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G374" s="7" t="s">
-        <v>1421</v>
+        <v>1403</v>
       </c>
       <c r="H374" s="6" t="s">
-        <v>1422</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="375" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B375" s="4" t="s">
-        <v>1426</v>
+        <v>1420</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>1427</v>
+        <v>1421</v>
       </c>
       <c r="E375" s="4" t="s">
-        <v>1428</v>
+        <v>1422</v>
       </c>
       <c r="F375" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G375" s="5" t="s">
-        <v>1421</v>
+        <v>1403</v>
       </c>
       <c r="H375" s="4" t="s">
-        <v>1422</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="376" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B376" s="6" t="s">
-        <v>1429</v>
+        <v>1423</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>1430</v>
+        <v>1424</v>
       </c>
       <c r="E376" s="6" t="s">
-        <v>1431</v>
+        <v>1425</v>
       </c>
       <c r="F376" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G376" s="7" t="s">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="H376" s="6" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="377" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B377" s="4" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D377" s="4" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="E377" s="4" t="s">
-        <v>1436</v>
+        <v>1430</v>
       </c>
       <c r="F377" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G377" s="5" t="s">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="H377" s="4" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="378" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B378" s="6" t="s">
-        <v>1437</v>
+        <v>1431</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D378" s="6" t="s">
-        <v>1438</v>
+        <v>1432</v>
       </c>
       <c r="E378" s="6" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="F378" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G378" s="7" t="s">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="H378" s="6" t="s">
-        <v>1433</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="379" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B379" s="4" t="s">
-        <v>1440</v>
+        <v>1434</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="4" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="E379" s="4" t="s">
-        <v>1442</v>
+        <v>1436</v>
       </c>
       <c r="F379" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="5" t="s">
-        <v>1443</v>
+        <v>1437</v>
       </c>
       <c r="H379" s="4" t="s">
-        <v>1444</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="380" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B380" s="6" t="s">
-        <v>1445</v>
+        <v>1439</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D380" s="6" t="s">
-        <v>1446</v>
+        <v>1440</v>
       </c>
       <c r="E380" s="6" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="F380" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="7" t="s">
-        <v>1443</v>
+        <v>1437</v>
       </c>
       <c r="H380" s="6" t="s">
-        <v>1444</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="381" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B381" s="4" t="s">
-        <v>1448</v>
+        <v>1442</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>1449</v>
+        <v>1443</v>
       </c>
       <c r="E381" s="4" t="s">
-        <v>1450</v>
+        <v>1444</v>
       </c>
       <c r="F381" s="4" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G381" s="5" t="s">
-        <v>1451</v>
+        <v>1437</v>
       </c>
       <c r="H381" s="4" t="s">
-        <v>1452</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="382" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B382" s="6" t="s">
-        <v>1453</v>
+        <v>1445</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D382" s="6" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
       <c r="E382" s="6" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="F382" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G382" s="7" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="H382" s="6" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="383" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B383" s="4" t="s">
-        <v>1456</v>
+        <v>1450</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D383" s="4" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="E383" s="4" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
       <c r="F383" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G383" s="5" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="H383" s="4" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="384" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B384" s="6" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>1460</v>
+        <v>1454</v>
       </c>
       <c r="E384" s="6" t="s">
-        <v>1461</v>
+        <v>1455</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="7" t="s">
-        <v>1462</v>
+        <v>1448</v>
       </c>
       <c r="H384" s="6" t="s">
-        <v>1463</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="385" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B385" s="4" t="s">
-        <v>1464</v>
+        <v>1456</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D385" s="4" t="s">
-        <v>1465</v>
+        <v>1457</v>
       </c>
       <c r="E385" s="4" t="s">
-        <v>1466</v>
+        <v>1458</v>
       </c>
       <c r="F385" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G385" s="5" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="H385" s="4" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="386" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B386" s="6" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="E386" s="6" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="7" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="H386" s="6" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="387" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B387" s="4" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="4" t="s">
-        <v>1471</v>
+        <v>1465</v>
       </c>
       <c r="E387" s="4" t="s">
-        <v>1472</v>
+        <v>1466</v>
       </c>
       <c r="F387" s="4" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G387" s="5" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="H387" s="4" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="388" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B388" s="6" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>1476</v>
+        <v>1470</v>
       </c>
       <c r="E388" s="6" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="7" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="H388" s="6" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="389" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B389" s="4" t="s">
-        <v>1478</v>
+        <v>1472</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D389" s="4" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="E389" s="4" t="s">
-        <v>1480</v>
+        <v>1474</v>
       </c>
       <c r="F389" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G389" s="5" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="H389" s="4" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="390" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B390" s="6" t="s">
-        <v>1481</v>
+        <v>1475</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>1482</v>
+        <v>1476</v>
       </c>
       <c r="E390" s="6" t="s">
-        <v>1483</v>
+        <v>1477</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="7" t="s">
-        <v>1484</v>
+        <v>1478</v>
       </c>
       <c r="H390" s="6" t="s">
-        <v>1485</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="391" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B391" s="4" t="s">
-        <v>1486</v>
+        <v>1480</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D391" s="4" t="s">
-        <v>1487</v>
+        <v>1481</v>
       </c>
       <c r="E391" s="4" t="s">
-        <v>1488</v>
+        <v>1482</v>
       </c>
       <c r="F391" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G391" s="5" t="s">
-        <v>1484</v>
+        <v>1478</v>
       </c>
       <c r="H391" s="4" t="s">
-        <v>1485</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="392" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B392" s="6" t="s">
-        <v>1489</v>
+        <v>1483</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>1490</v>
+        <v>1484</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>1491</v>
+        <v>1485</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="7" t="s">
-        <v>1492</v>
+        <v>1478</v>
       </c>
       <c r="H392" s="6" t="s">
-        <v>1493</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="393" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B393" s="4" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D393" s="4" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="E393" s="4" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
       <c r="F393" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G393" s="5" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="H393" s="4" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="394" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B394" s="6" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>1498</v>
+        <v>1492</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>1499</v>
+        <v>1493</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="7" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="H394" s="6" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="395" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B395" s="4" t="s">
-        <v>1500</v>
+        <v>1494</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D395" s="4" t="s">
-        <v>1501</v>
+        <v>1495</v>
       </c>
       <c r="E395" s="4" t="s">
-        <v>1502</v>
+        <v>1496</v>
       </c>
       <c r="F395" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G395" s="5" t="s">
-        <v>1503</v>
+        <v>1489</v>
       </c>
       <c r="H395" s="4" t="s">
-        <v>1504</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="396" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B396" s="6" t="s">
-        <v>1505</v>
+        <v>1497</v>
       </c>
       <c r="C396" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>1506</v>
+        <v>1498</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>1507</v>
+        <v>1499</v>
       </c>
       <c r="F396" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G396" s="7" t="s">
-        <v>1503</v>
+        <v>1500</v>
       </c>
       <c r="H396" s="6" t="s">
-        <v>1504</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="397" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B397" s="4" t="s">
-        <v>1508</v>
+        <v>1502</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D397" s="4" t="s">
-        <v>1509</v>
+        <v>1503</v>
       </c>
       <c r="E397" s="4" t="s">
-        <v>1510</v>
+        <v>1504</v>
       </c>
       <c r="F397" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="5" t="s">
-        <v>1503</v>
+        <v>1500</v>
       </c>
       <c r="H397" s="4" t="s">
-        <v>1504</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="398" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B398" s="6" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>1513</v>
+        <v>1507</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="7" t="s">
-        <v>1514</v>
+        <v>1508</v>
       </c>
       <c r="H398" s="6" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="399" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B399" s="4" t="s">
-        <v>1516</v>
+        <v>1510</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D399" s="4" t="s">
-        <v>1517</v>
+        <v>1511</v>
       </c>
       <c r="E399" s="4" t="s">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="F399" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G399" s="5" t="s">
-        <v>1514</v>
+        <v>1508</v>
       </c>
       <c r="H399" s="4" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="400" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B400" s="6" t="s">
-        <v>1519</v>
+        <v>1513</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>1520</v>
+        <v>1514</v>
       </c>
       <c r="E400" s="6" t="s">
-        <v>1521</v>
+        <v>1515</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="7" t="s">
-        <v>1514</v>
+        <v>1508</v>
       </c>
       <c r="H400" s="6" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="401" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B401" s="4" t="s">
-        <v>1522</v>
+        <v>1516</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="4" t="s">
-        <v>1523</v>
+        <v>1517</v>
       </c>
       <c r="E401" s="4" t="s">
-        <v>1524</v>
+        <v>1518</v>
       </c>
       <c r="F401" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G401" s="5" t="s">
-        <v>1525</v>
+        <v>1519</v>
       </c>
       <c r="H401" s="4" t="s">
-        <v>1526</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="402" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B402" s="6" t="s">
-        <v>1527</v>
+        <v>1521</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>1528</v>
+        <v>1522</v>
       </c>
       <c r="E402" s="6" t="s">
-        <v>1529</v>
+        <v>1523</v>
       </c>
       <c r="F402" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G402" s="7" t="s">
-        <v>1525</v>
+        <v>1519</v>
       </c>
       <c r="H402" s="6" t="s">
-        <v>1526</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="403" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B403" s="4" t="s">
-        <v>1530</v>
+        <v>1524</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D403" s="4" t="s">
-        <v>1531</v>
+        <v>1525</v>
       </c>
       <c r="E403" s="4" t="s">
-        <v>1532</v>
+        <v>1526</v>
       </c>
       <c r="F403" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="5" t="s">
-        <v>1525</v>
+        <v>1519</v>
       </c>
       <c r="H403" s="4" t="s">
-        <v>1526</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="404" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B404" s="6" t="s">
-        <v>1533</v>
+        <v>1527</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>1534</v>
+        <v>1528</v>
       </c>
       <c r="E404" s="6" t="s">
-        <v>1535</v>
+        <v>1529</v>
       </c>
       <c r="F404" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G404" s="7" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="H404" s="6" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="405" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B405" s="4" t="s">
-        <v>1536</v>
+        <v>1532</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D405" s="4" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
       <c r="E405" s="4" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="F405" s="4" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G405" s="5" t="s">
-        <v>1539</v>
+        <v>1530</v>
       </c>
       <c r="H405" s="4" t="s">
-        <v>1540</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="406" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B406" s="6" t="s">
-        <v>1541</v>
+        <v>1535</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D406" s="6" t="s">
-        <v>1542</v>
+        <v>1536</v>
       </c>
       <c r="E406" s="6" t="s">
-        <v>1543</v>
+        <v>1537</v>
       </c>
       <c r="F406" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G406" s="7" t="s">
-        <v>1539</v>
+        <v>1530</v>
       </c>
       <c r="H406" s="6" t="s">
-        <v>1540</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="407" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B407" s="4" t="s">
-        <v>1544</v>
+        <v>1538</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D407" s="4" t="s">
-        <v>1545</v>
+        <v>1539</v>
       </c>
       <c r="E407" s="4" t="s">
-        <v>1546</v>
+        <v>1540</v>
       </c>
       <c r="F407" s="4" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G407" s="5" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="H407" s="4" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="408" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B408" s="6" t="s">
-        <v>1547</v>
+        <v>1543</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="E408" s="6" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="7" t="s">
-        <v>1550</v>
+        <v>1541</v>
       </c>
       <c r="H408" s="6" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="409" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B409" s="4" t="s">
-        <v>1552</v>
+        <v>1546</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="4" t="s">
-        <v>1553</v>
+        <v>1547</v>
       </c>
       <c r="E409" s="4" t="s">
-        <v>1554</v>
+        <v>1548</v>
       </c>
       <c r="F409" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="5" t="s">
-        <v>1550</v>
+        <v>1541</v>
       </c>
       <c r="H409" s="4" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="410" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B410" s="6" t="s">
-        <v>1555</v>
+        <v>1549</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G410" s="7" t="s">
-        <v>1550</v>
+        <v>1541</v>
       </c>
       <c r="H410" s="6" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="411" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B411" s="4" t="s">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D411" s="4" t="s">
-        <v>1559</v>
+        <v>1553</v>
       </c>
       <c r="E411" s="4" t="s">
-        <v>1560</v>
+        <v>1554</v>
       </c>
       <c r="F411" s="4" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G411" s="5" t="s">
-        <v>1387</v>
+        <v>1555</v>
       </c>
       <c r="H411" s="4" t="s">
-        <v>1388</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="412" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B412" s="6" t="s">
-        <v>1561</v>
+        <v>1557</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="F412" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G412" s="7" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="H412" s="6" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="413" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B413" s="4" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="4" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="E413" s="4" t="s">
-        <v>1568</v>
+        <v>1562</v>
       </c>
       <c r="F413" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G413" s="5" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="H413" s="4" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="414" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B414" s="6" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1571</v>
+        <v>1565</v>
       </c>
       <c r="F414" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G414" s="7" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="H414" s="6" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="415" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B415" s="4" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D415" s="4" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="E415" s="4" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="F415" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="5" t="s">
-        <v>1575</v>
+        <v>1566</v>
       </c>
       <c r="H415" s="4" t="s">
-        <v>1576</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="416" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B416" s="6" t="s">
-        <v>1577</v>
+        <v>1571</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>1578</v>
+        <v>1572</v>
       </c>
       <c r="E416" s="6" t="s">
-        <v>1579</v>
+        <v>1573</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G416" s="7" t="s">
-        <v>1575</v>
+        <v>1566</v>
       </c>
       <c r="H416" s="6" t="s">
-        <v>1576</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="417" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B417" s="4" t="s">
-        <v>1580</v>
+        <v>1574</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="4" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
       <c r="E417" s="4" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="F417" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G417" s="5" t="s">
-        <v>1575</v>
+        <v>1403</v>
       </c>
       <c r="H417" s="4" t="s">
-        <v>1576</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="418" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B418" s="6" t="s">
-        <v>1583</v>
+        <v>1577</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="6" t="s">
-        <v>1584</v>
+        <v>1578</v>
       </c>
       <c r="E418" s="6" t="s">
-        <v>1585</v>
+        <v>1579</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="7" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="H418" s="6" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="419" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B419" s="4" t="s">
-        <v>1588</v>
+        <v>1582</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D419" s="4" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="E419" s="4" t="s">
-        <v>1590</v>
+        <v>1584</v>
       </c>
       <c r="F419" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G419" s="5" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="H419" s="4" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="420" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B420" s="6" t="s">
-        <v>1591</v>
+        <v>1585</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>1592</v>
+        <v>1586</v>
       </c>
       <c r="E420" s="6" t="s">
-        <v>1593</v>
+        <v>1587</v>
       </c>
       <c r="F420" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G420" s="7" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="H420" s="6" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="421" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B421" s="4" t="s">
-        <v>1594</v>
+        <v>1588</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="4" t="s">
-        <v>1595</v>
+        <v>1589</v>
       </c>
       <c r="E421" s="4" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="F421" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="5" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="H421" s="4" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="422" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B422" s="6" t="s">
-        <v>1599</v>
+        <v>1593</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>1600</v>
+        <v>1594</v>
       </c>
       <c r="E422" s="6" t="s">
-        <v>1601</v>
+        <v>1595</v>
       </c>
       <c r="F422" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G422" s="7" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="H422" s="6" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="423" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B423" s="4" t="s">
-        <v>1602</v>
+        <v>1596</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D423" s="4" t="s">
-        <v>1603</v>
+        <v>1597</v>
       </c>
       <c r="E423" s="4" t="s">
-        <v>1604</v>
+        <v>1598</v>
       </c>
       <c r="F423" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G423" s="5" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="H423" s="4" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="424" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B424" s="6" t="s">
-        <v>1605</v>
+        <v>1599</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>1606</v>
+        <v>1600</v>
       </c>
       <c r="E424" s="6" t="s">
-        <v>1607</v>
+        <v>1601</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="7" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="H424" s="6" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="425" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B425" s="4" t="s">
-        <v>1610</v>
+        <v>1604</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D425" s="4" t="s">
-        <v>1611</v>
+        <v>1605</v>
       </c>
       <c r="E425" s="4" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="F425" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G425" s="5" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="H425" s="4" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="426" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B426" s="6" t="s">
-        <v>1613</v>
+        <v>1607</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>1614</v>
+        <v>1608</v>
       </c>
       <c r="E426" s="6" t="s">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="7" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="H426" s="6" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="427" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B427" s="4" t="s">
-        <v>1616</v>
+        <v>1610</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="4" t="s">
-        <v>1617</v>
+        <v>1611</v>
       </c>
       <c r="E427" s="4" t="s">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="F427" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="5" t="s">
-        <v>1619</v>
+        <v>1613</v>
       </c>
       <c r="H427" s="4" t="s">
-        <v>1620</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="428" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B428" s="6" t="s">
-        <v>1621</v>
+        <v>1615</v>
       </c>
       <c r="C428" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>1622</v>
+        <v>1616</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1623</v>
+        <v>1617</v>
       </c>
       <c r="F428" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G428" s="7" t="s">
-        <v>1619</v>
+        <v>1613</v>
       </c>
       <c r="H428" s="6" t="s">
-        <v>1620</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="429" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B429" s="4" t="s">
-        <v>1624</v>
+        <v>1618</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D429" s="4" t="s">
-        <v>1625</v>
+        <v>1619</v>
       </c>
       <c r="E429" s="4" t="s">
-        <v>1626</v>
+        <v>1620</v>
       </c>
       <c r="F429" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G429" s="5" t="s">
-        <v>1619</v>
+        <v>1613</v>
       </c>
       <c r="H429" s="4" t="s">
-        <v>1620</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="430" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B430" s="6" t="s">
-        <v>1627</v>
+        <v>1621</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D430" s="6" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
       <c r="E430" s="6" t="s">
-        <v>1629</v>
+        <v>1623</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="7" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
       <c r="H430" s="6" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="431" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B431" s="4" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D431" s="4" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
       <c r="E431" s="4" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
       <c r="F431" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G431" s="5" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
       <c r="H431" s="4" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="432" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B432" s="6" t="s">
-        <v>1635</v>
+        <v>1629</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="7" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
       <c r="H432" s="6" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="433" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B433" s="4" t="s">
-        <v>1638</v>
+        <v>1632</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D433" s="4" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="E433" s="4" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
       <c r="F433" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G433" s="5" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="H433" s="4" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="434" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B434" s="6" t="s">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D434" s="6" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G434" s="7" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="H434" s="6" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="435" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B435" s="4" t="s">
-        <v>1644</v>
+        <v>1640</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D435" s="4" t="s">
-        <v>1645</v>
+        <v>1641</v>
       </c>
       <c r="E435" s="4" t="s">
-        <v>1646</v>
+        <v>1642</v>
       </c>
       <c r="F435" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="5" t="s">
-        <v>1647</v>
+        <v>1635</v>
       </c>
       <c r="H435" s="4" t="s">
-        <v>1648</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="436" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B436" s="6" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1650</v>
+        <v>1644</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>1651</v>
+        <v>1645</v>
       </c>
       <c r="F436" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G436" s="7" t="s">
-        <v>1365</v>
+        <v>1646</v>
       </c>
       <c r="H436" s="6" t="s">
-        <v>1366</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="437" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B437" s="4" t="s">
-        <v>1652</v>
+        <v>1648</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>1193</v>
+        <v>105</v>
       </c>
       <c r="D437" s="4" t="s">
-        <v>1653</v>
+        <v>1649</v>
       </c>
       <c r="E437" s="4" t="s">
-        <v>1654</v>
+        <v>1650</v>
       </c>
       <c r="F437" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G437" s="5" t="s">
-        <v>1365</v>
+        <v>1646</v>
       </c>
       <c r="H437" s="4" t="s">
-        <v>1366</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="438" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B438" s="6" t="s">
-        <v>1655</v>
+        <v>1651</v>
       </c>
       <c r="C438" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D438" s="6" t="s">
-        <v>1656</v>
+        <v>1652</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>1657</v>
+        <v>1653</v>
       </c>
       <c r="F438" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G438" s="7" t="s">
-        <v>1387</v>
+        <v>1646</v>
       </c>
       <c r="H438" s="6" t="s">
-        <v>1388</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="439" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B439" s="4" t="s">
-        <v>1658</v>
+        <v>1654</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D439" s="4" t="s">
-        <v>1659</v>
+        <v>1655</v>
       </c>
       <c r="E439" s="4" t="s">
-        <v>1660</v>
+        <v>1656</v>
       </c>
       <c r="F439" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G439" s="5" t="s">
-        <v>1365</v>
+        <v>1646</v>
       </c>
       <c r="H439" s="4" t="s">
-        <v>1366</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="440" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B440" s="6" t="s">
-        <v>1661</v>
+        <v>1657</v>
       </c>
       <c r="C440" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D440" s="6" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>1663</v>
+        <v>1659</v>
       </c>
       <c r="F440" s="6" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G440" s="7" t="s">
-        <v>1564</v>
+        <v>1646</v>
       </c>
       <c r="H440" s="6" t="s">
-        <v>1565</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="441" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B441" s="4" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C441" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D441" s="4" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E441" s="4" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F441" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G441" s="5" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H441" s="4" t="s">
         <v>1664</v>
-      </c>
-[...16 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="442" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B442" s="6" t="s">
-        <v>1667</v>
+        <v>1665</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>1668</v>
+        <v>1666</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>1669</v>
+        <v>1667</v>
       </c>
       <c r="F442" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G442" s="7" t="s">
-        <v>1266</v>
+        <v>1381</v>
       </c>
       <c r="H442" s="6" t="s">
-        <v>1267</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="443" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B443" s="4" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C443" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D443" s="4" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E443" s="4" t="s">
         <v>1670</v>
       </c>
-      <c r="C443" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F443" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="5" t="s">
-        <v>1365</v>
+        <v>1381</v>
       </c>
       <c r="H443" s="4" t="s">
-        <v>1366</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="444" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B444" s="6" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C444" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D444" s="6" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E444" s="6" t="s">
         <v>1673</v>
       </c>
-      <c r="C444" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F444" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G444" s="7" t="s">
-        <v>1387</v>
+        <v>1403</v>
       </c>
       <c r="H444" s="6" t="s">
-        <v>1388</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="445" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B445" s="4" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D445" s="4" t="s">
-        <v>1677</v>
+        <v>1675</v>
       </c>
       <c r="E445" s="4" t="s">
-        <v>1678</v>
+        <v>1676</v>
       </c>
       <c r="F445" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="5" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="H445" s="4" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="446" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B446" s="6" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C446" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D446" s="6" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E446" s="6" t="s">
         <v>1679</v>
       </c>
-      <c r="C446" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F446" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G446" s="7" t="s">
-        <v>1550</v>
+        <v>1580</v>
       </c>
       <c r="H446" s="6" t="s">
-        <v>1551</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="447" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B447" s="4" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D447" s="4" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E447" s="4" t="s">
         <v>1682</v>
       </c>
-      <c r="C447" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F447" s="4" t="s">
-        <v>1685</v>
+        <v>11</v>
       </c>
       <c r="G447" s="5" t="s">
-        <v>1686</v>
+        <v>1381</v>
       </c>
       <c r="H447" s="4" t="s">
-        <v>1687</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="448" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B448" s="6" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="C448" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>1689</v>
+        <v>1684</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>1690</v>
+        <v>1685</v>
       </c>
       <c r="F448" s="6" t="s">
-        <v>1685</v>
+        <v>11</v>
       </c>
       <c r="G448" s="7" t="s">
-        <v>1365</v>
+        <v>1282</v>
       </c>
       <c r="H448" s="6" t="s">
-        <v>1366</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="449" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B449" s="4" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D449" s="4" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="E449" s="4" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="F449" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="5" t="s">
-        <v>1250</v>
+        <v>1381</v>
       </c>
       <c r="H449" s="4" t="s">
-        <v>1251</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="450" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B450" s="6" t="s">
-        <v>1694</v>
+        <v>1689</v>
       </c>
       <c r="C450" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D450" s="6" t="s">
-        <v>1695</v>
+        <v>1690</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>1696</v>
+        <v>1691</v>
       </c>
       <c r="F450" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G450" s="7" t="s">
-        <v>1266</v>
+        <v>1403</v>
       </c>
       <c r="H450" s="6" t="s">
-        <v>1267</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="451" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B451" s="4" t="s">
-        <v>1697</v>
+        <v>1692</v>
       </c>
       <c r="C451" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D451" s="4" t="s">
-        <v>1698</v>
+        <v>1693</v>
       </c>
       <c r="E451" s="4" t="s">
-        <v>1699</v>
+        <v>1694</v>
       </c>
       <c r="F451" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="5" t="s">
-        <v>1285</v>
+        <v>1403</v>
       </c>
       <c r="H451" s="4" t="s">
-        <v>1286</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="452" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B452" s="6" t="s">
-        <v>1700</v>
+        <v>1695</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>1701</v>
+        <v>1696</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>1702</v>
+        <v>1697</v>
       </c>
       <c r="F452" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="7" t="s">
-        <v>1296</v>
+        <v>1566</v>
       </c>
       <c r="H452" s="6" t="s">
-        <v>1297</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="453" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B453" s="4" t="s">
-        <v>1703</v>
+        <v>1698</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D453" s="4" t="s">
-        <v>1704</v>
+        <v>1699</v>
       </c>
       <c r="E453" s="4" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="F453" s="4" t="s">
-        <v>11</v>
+        <v>1701</v>
       </c>
       <c r="G453" s="5" t="s">
-        <v>1304</v>
+        <v>1702</v>
       </c>
       <c r="H453" s="4" t="s">
-        <v>1305</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="454" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B454" s="6" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D454" s="6" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E454" s="6" t="s">
         <v>1706</v>
       </c>
-      <c r="C454" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F454" s="6" t="s">
-        <v>108</v>
+        <v>1701</v>
       </c>
       <c r="G454" s="7" t="s">
-        <v>1334</v>
+        <v>1381</v>
       </c>
       <c r="H454" s="6" t="s">
-        <v>1335</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="455" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B455" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D455" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E455" s="4" t="s">
         <v>1709</v>
       </c>
-      <c r="C455" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F455" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="5" t="s">
-        <v>1712</v>
+        <v>1266</v>
       </c>
       <c r="H455" s="4" t="s">
-        <v>1713</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="456" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B456" s="6" t="s">
-        <v>1714</v>
+        <v>1710</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>1715</v>
+        <v>1711</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
       <c r="F456" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G456" s="7" t="s">
-        <v>634</v>
+        <v>1282</v>
       </c>
       <c r="H456" s="6" t="s">
-        <v>635</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="457" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B457" s="4" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="C457" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D457" s="4" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="E457" s="4" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="F457" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G457" s="5" t="s">
-        <v>1365</v>
+        <v>1301</v>
       </c>
       <c r="H457" s="4" t="s">
-        <v>1366</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="458" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B458" s="6" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D458" s="6" t="s">
-        <v>1435</v>
+        <v>1717</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="7" t="s">
-        <v>1365</v>
+        <v>1312</v>
       </c>
       <c r="H458" s="6" t="s">
-        <v>1366</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="459" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B459" s="4" t="s">
-        <v>1722</v>
+        <v>1719</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D459" s="4" t="s">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="E459" s="4" t="s">
-        <v>1724</v>
+        <v>1721</v>
       </c>
       <c r="F459" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G459" s="5" t="s">
-        <v>1387</v>
+        <v>1320</v>
       </c>
       <c r="H459" s="4" t="s">
-        <v>1388</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="460" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B460" s="6" t="s">
-        <v>1725</v>
+        <v>1722</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D460" s="6" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
       <c r="E460" s="6" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="F460" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G460" s="7" t="s">
-        <v>1387</v>
+        <v>1350</v>
       </c>
       <c r="H460" s="6" t="s">
-        <v>1388</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="461" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B461" s="4" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D461" s="4" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E461" s="4" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F461" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G461" s="5" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H461" s="4" t="s">
         <v>1729</v>
-      </c>
-[...10 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="462" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B462" s="6" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C462" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D462" s="6" t="s">
         <v>1731</v>
       </c>
-      <c r="C462" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D462" s="6" t="s">
+      <c r="E462" s="6" t="s">
         <v>1732</v>
       </c>
-      <c r="E462" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F462" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G462" s="7" t="s">
-        <v>1410</v>
+        <v>637</v>
       </c>
       <c r="H462" s="6" t="s">
-        <v>1411</v>
+        <v>638</v>
       </c>
     </row>
     <row r="463" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B463" s="4" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C463" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D463" s="4" t="s">
         <v>1734</v>
       </c>
-      <c r="C463" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D463" s="4" t="s">
+      <c r="E463" s="4" t="s">
         <v>1735</v>
       </c>
-      <c r="E463" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F463" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G463" s="5" t="s">
-        <v>1421</v>
+        <v>1381</v>
       </c>
       <c r="H463" s="4" t="s">
-        <v>1422</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="464" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B464" s="6" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D464" s="6" t="s">
-        <v>1738</v>
+        <v>1451</v>
       </c>
       <c r="E464" s="6" t="s">
-        <v>1739</v>
+        <v>1737</v>
       </c>
       <c r="F464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="7" t="s">
-        <v>1432</v>
+        <v>1381</v>
       </c>
       <c r="H464" s="6" t="s">
-        <v>1433</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="465" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B465" s="4" t="s">
-        <v>1740</v>
+        <v>1738</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="4" t="s">
-        <v>1741</v>
+        <v>1739</v>
       </c>
       <c r="E465" s="4" t="s">
-        <v>1742</v>
+        <v>1740</v>
       </c>
       <c r="F465" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G465" s="5" t="s">
-        <v>1443</v>
+        <v>1403</v>
       </c>
       <c r="H465" s="4" t="s">
-        <v>1444</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="466" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B466" s="6" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C466" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D466" s="6" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E466" s="6" t="s">
         <v>1743</v>
       </c>
-      <c r="C466" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F466" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G466" s="7" t="s">
-        <v>1746</v>
+        <v>1403</v>
       </c>
       <c r="H466" s="6" t="s">
-        <v>1747</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="467" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B467" s="4" t="s">
-        <v>1748</v>
+        <v>1744</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D467" s="4" t="s">
-        <v>1749</v>
+        <v>1745</v>
       </c>
       <c r="E467" s="4" t="s">
-        <v>1750</v>
+        <v>1746</v>
       </c>
       <c r="F467" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G467" s="5" t="s">
-        <v>1365</v>
+        <v>1426</v>
       </c>
       <c r="H467" s="4" t="s">
-        <v>1366</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="468" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B468" s="6" t="s">
-        <v>1751</v>
+        <v>1747</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D468" s="6" t="s">
-        <v>1752</v>
+        <v>1748</v>
       </c>
       <c r="E468" s="6" t="s">
-        <v>1753</v>
+        <v>1749</v>
       </c>
       <c r="F468" s="6" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G468" s="7" t="s">
-        <v>1451</v>
+        <v>1426</v>
       </c>
       <c r="H468" s="6" t="s">
-        <v>1452</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="469" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B469" s="4" t="s">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="C469" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D469" s="4" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="E469" s="4" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
       <c r="F469" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="5" t="s">
-        <v>1451</v>
+        <v>1437</v>
       </c>
       <c r="H469" s="4" t="s">
-        <v>1452</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="470" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B470" s="6" t="s">
-        <v>1757</v>
+        <v>1753</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D470" s="6" t="s">
-        <v>1758</v>
+        <v>1754</v>
       </c>
       <c r="E470" s="6" t="s">
-        <v>1759</v>
+        <v>1755</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="7" t="s">
-        <v>1473</v>
+        <v>1448</v>
       </c>
       <c r="H470" s="6" t="s">
-        <v>1474</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="471" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B471" s="4" t="s">
-        <v>1760</v>
+        <v>1756</v>
       </c>
       <c r="C471" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D471" s="4" t="s">
-        <v>1761</v>
+        <v>1757</v>
       </c>
       <c r="E471" s="4" t="s">
-        <v>1762</v>
+        <v>1758</v>
       </c>
       <c r="F471" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="5" t="s">
-        <v>1492</v>
+        <v>1459</v>
       </c>
       <c r="H471" s="4" t="s">
-        <v>1493</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="472" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B472" s="6" t="s">
-        <v>1763</v>
+        <v>1759</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>1764</v>
+        <v>1760</v>
       </c>
       <c r="E472" s="6" t="s">
-        <v>1765</v>
+        <v>1761</v>
       </c>
       <c r="F472" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G472" s="7" t="s">
-        <v>1492</v>
+        <v>1762</v>
       </c>
       <c r="H472" s="6" t="s">
-        <v>1493</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="473" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B473" s="4" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C473" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D473" s="4" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E473" s="4" t="s">
         <v>1766</v>
       </c>
-      <c r="C473" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F473" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G473" s="5" t="s">
-        <v>1503</v>
+        <v>1381</v>
       </c>
       <c r="H473" s="4" t="s">
-        <v>1504</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="474" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B474" s="6" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C474" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D474" s="6" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E474" s="6" t="s">
         <v>1769</v>
       </c>
-      <c r="C474" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F474" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G474" s="7" t="s">
-        <v>1525</v>
+        <v>1467</v>
       </c>
       <c r="H474" s="6" t="s">
-        <v>1526</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="475" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B475" s="4" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C475" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D475" s="4" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E475" s="4" t="s">
         <v>1772</v>
       </c>
-      <c r="C475" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F475" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="5" t="s">
-        <v>1550</v>
+        <v>1467</v>
       </c>
       <c r="H475" s="4" t="s">
-        <v>1551</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="476" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B476" s="6" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D476" s="6" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E476" s="6" t="s">
         <v>1775</v>
       </c>
-      <c r="C476" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="7" t="s">
-        <v>1586</v>
+        <v>1489</v>
       </c>
       <c r="H476" s="6" t="s">
-        <v>1587</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="477" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B477" s="4" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C477" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D477" s="4" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E477" s="4" t="s">
         <v>1778</v>
       </c>
-      <c r="C477" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F477" s="4" t="s">
-        <v>1685</v>
+        <v>11</v>
       </c>
       <c r="G477" s="5" t="s">
-        <v>1647</v>
+        <v>1508</v>
       </c>
       <c r="H477" s="4" t="s">
-        <v>1648</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="478" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B478" s="6" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C478" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D478" s="6" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E478" s="6" t="s">
         <v>1781</v>
       </c>
-      <c r="C478" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F478" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G478" s="7" t="s">
-        <v>1539</v>
+        <v>1508</v>
       </c>
       <c r="H478" s="6" t="s">
-        <v>1540</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="479" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B479" s="4" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C479" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D479" s="4" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E479" s="4" t="s">
         <v>1784</v>
       </c>
-      <c r="C479" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F479" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G479" s="5" t="s">
-        <v>1539</v>
+        <v>1519</v>
       </c>
       <c r="H479" s="4" t="s">
-        <v>1540</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="480" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B480" s="6" t="s">
-        <v>1787</v>
+        <v>1785</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D480" s="6" t="s">
-        <v>1788</v>
+        <v>1786</v>
       </c>
       <c r="E480" s="6" t="s">
-        <v>1789</v>
+        <v>1787</v>
       </c>
       <c r="F480" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G480" s="7" t="s">
-        <v>1451</v>
+        <v>1541</v>
       </c>
       <c r="H480" s="6" t="s">
-        <v>1452</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="481" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B481" s="4" t="s">
-        <v>1790</v>
+        <v>1788</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D481" s="4" t="s">
-        <v>1791</v>
+        <v>1789</v>
       </c>
       <c r="E481" s="4" t="s">
-        <v>1792</v>
+        <v>1790</v>
       </c>
       <c r="F481" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G481" s="5" t="s">
-        <v>1550</v>
+        <v>1566</v>
       </c>
       <c r="H481" s="4" t="s">
-        <v>1551</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="482" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B482" s="6" t="s">
-        <v>1793</v>
+        <v>1791</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D482" s="6" t="s">
-        <v>1794</v>
+        <v>1792</v>
       </c>
       <c r="E482" s="6" t="s">
-        <v>1795</v>
+        <v>1793</v>
       </c>
       <c r="F482" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G482" s="7" t="s">
-        <v>1550</v>
+        <v>1602</v>
       </c>
       <c r="H482" s="6" t="s">
-        <v>1551</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="483" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B483" s="4" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C483" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D483" s="4" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E483" s="4" t="s">
         <v>1796</v>
       </c>
-      <c r="C483" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F483" s="4" t="s">
-        <v>11</v>
+        <v>1701</v>
       </c>
       <c r="G483" s="5" t="s">
-        <v>1799</v>
+        <v>1663</v>
       </c>
       <c r="H483" s="4" t="s">
-        <v>1800</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="484" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B484" s="6" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D484" s="6" t="s">
-        <v>1802</v>
+        <v>1798</v>
       </c>
       <c r="E484" s="6" t="s">
-        <v>1803</v>
+        <v>1799</v>
       </c>
       <c r="F484" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G484" s="7" t="s">
-        <v>1799</v>
+        <v>1555</v>
       </c>
       <c r="H484" s="6" t="s">
-        <v>1800</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="485" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B485" s="4" t="s">
-        <v>1804</v>
+        <v>1800</v>
       </c>
       <c r="C485" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D485" s="4" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
       <c r="E485" s="4" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="F485" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G485" s="5" t="s">
-        <v>1807</v>
+        <v>1555</v>
       </c>
       <c r="H485" s="4" t="s">
-        <v>1808</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="486" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B486" s="6" t="s">
-        <v>1809</v>
+        <v>1803</v>
       </c>
       <c r="C486" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D486" s="6" t="s">
-        <v>1810</v>
+        <v>1804</v>
       </c>
       <c r="E486" s="6" t="s">
-        <v>1811</v>
+        <v>1805</v>
       </c>
       <c r="F486" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G486" s="7" t="s">
-        <v>1807</v>
+        <v>1467</v>
       </c>
       <c r="H486" s="6" t="s">
-        <v>1808</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="487" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B487" s="4" t="s">
-        <v>1812</v>
+        <v>1806</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D487" s="4" t="s">
-        <v>1813</v>
+        <v>1807</v>
       </c>
       <c r="E487" s="4" t="s">
-        <v>1814</v>
+        <v>1808</v>
       </c>
       <c r="F487" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G487" s="5" t="s">
-        <v>1815</v>
+        <v>1566</v>
       </c>
       <c r="H487" s="4" t="s">
-        <v>1816</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="488" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B488" s="6" t="s">
-        <v>1817</v>
+        <v>1809</v>
       </c>
       <c r="C488" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D488" s="6" t="s">
-        <v>358</v>
+        <v>1810</v>
       </c>
       <c r="E488" s="6" t="s">
-        <v>1818</v>
+        <v>1811</v>
       </c>
       <c r="F488" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G488" s="7" t="s">
-        <v>355</v>
+        <v>1566</v>
       </c>
       <c r="H488" s="6" t="s">
-        <v>356</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="489" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B489" s="4" t="s">
-        <v>1819</v>
+        <v>1812</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D489" s="4" t="s">
-        <v>1820</v>
+        <v>1813</v>
       </c>
       <c r="E489" s="4" t="s">
-        <v>1821</v>
+        <v>1814</v>
       </c>
       <c r="F489" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="5" t="s">
         <v>1815</v>
       </c>
       <c r="H489" s="4" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="490" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B490" s="6" t="s">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="C490" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D490" s="6" t="s">
-        <v>1823</v>
+        <v>1818</v>
       </c>
       <c r="E490" s="6" t="s">
-        <v>1824</v>
+        <v>1819</v>
       </c>
       <c r="F490" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G490" s="7" t="s">
-        <v>1825</v>
+        <v>1815</v>
       </c>
       <c r="H490" s="6" t="s">
-        <v>1826</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="491" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B491" s="4" t="s">
-        <v>1827</v>
+        <v>1820</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D491" s="4" t="s">
-        <v>1828</v>
+        <v>1821</v>
       </c>
       <c r="E491" s="4" t="s">
-        <v>1829</v>
+        <v>1822</v>
       </c>
       <c r="F491" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G491" s="5" t="s">
-        <v>1825</v>
+        <v>1823</v>
       </c>
       <c r="H491" s="4" t="s">
-        <v>1826</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="492" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B492" s="6" t="s">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D492" s="6" t="s">
-        <v>1831</v>
+        <v>1826</v>
       </c>
       <c r="E492" s="6" t="s">
-        <v>1832</v>
+        <v>1827</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="7" t="s">
-        <v>1825</v>
+        <v>1823</v>
       </c>
       <c r="H492" s="6" t="s">
-        <v>1826</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="493" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B493" s="4" t="s">
-        <v>1833</v>
+        <v>1828</v>
       </c>
       <c r="C493" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D493" s="4" t="s">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="E493" s="4" t="s">
-        <v>1835</v>
+        <v>1830</v>
       </c>
       <c r="F493" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G493" s="5" t="s">
-        <v>1836</v>
+        <v>1831</v>
       </c>
       <c r="H493" s="4" t="s">
-        <v>1837</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="494" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B494" s="6" t="s">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D494" s="6" t="s">
-        <v>1839</v>
+        <v>361</v>
       </c>
       <c r="E494" s="6" t="s">
-        <v>1840</v>
+        <v>1834</v>
       </c>
       <c r="F494" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G494" s="7" t="s">
-        <v>1836</v>
+        <v>358</v>
       </c>
       <c r="H494" s="6" t="s">
-        <v>1837</v>
+        <v>359</v>
       </c>
     </row>
     <row r="495" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B495" s="4" t="s">
-        <v>1841</v>
+        <v>1835</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D495" s="4" t="s">
-        <v>1842</v>
+        <v>1836</v>
       </c>
       <c r="E495" s="4" t="s">
-        <v>1843</v>
+        <v>1837</v>
       </c>
       <c r="F495" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G495" s="5" t="s">
-        <v>1844</v>
+        <v>1831</v>
       </c>
       <c r="H495" s="4" t="s">
-        <v>1845</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="496" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B496" s="6" t="s">
-        <v>1846</v>
+        <v>1838</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D496" s="6" t="s">
-        <v>1847</v>
+        <v>1839</v>
       </c>
       <c r="E496" s="6" t="s">
-        <v>1848</v>
+        <v>1840</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="7" t="s">
-        <v>1844</v>
+        <v>1841</v>
       </c>
       <c r="H496" s="6" t="s">
-        <v>1845</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="497" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B497" s="4" t="s">
-        <v>1849</v>
+        <v>1843</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D497" s="4" t="s">
-        <v>1850</v>
+        <v>1844</v>
       </c>
       <c r="E497" s="4" t="s">
-        <v>1851</v>
+        <v>1845</v>
       </c>
       <c r="F497" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G497" s="5" t="s">
-        <v>1852</v>
+        <v>1841</v>
       </c>
       <c r="H497" s="4" t="s">
-        <v>1853</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="498" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B498" s="6" t="s">
-        <v>1854</v>
+        <v>1846</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>1855</v>
+        <v>1847</v>
       </c>
       <c r="E498" s="6" t="s">
-        <v>1856</v>
+        <v>1848</v>
       </c>
       <c r="F498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="7" t="s">
-        <v>1852</v>
+        <v>1841</v>
       </c>
       <c r="H498" s="6" t="s">
-        <v>1853</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="499" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B499" s="4" t="s">
-        <v>1857</v>
+        <v>1849</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D499" s="4" t="s">
-        <v>1858</v>
+        <v>1850</v>
       </c>
       <c r="E499" s="4" t="s">
-        <v>1859</v>
+        <v>1851</v>
       </c>
       <c r="F499" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G499" s="5" t="s">
-        <v>1860</v>
+        <v>1852</v>
       </c>
       <c r="H499" s="4" t="s">
-        <v>1861</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="500" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B500" s="6" t="s">
-        <v>1862</v>
+        <v>1854</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>1863</v>
+        <v>1855</v>
       </c>
       <c r="E500" s="6" t="s">
-        <v>1864</v>
+        <v>1856</v>
       </c>
       <c r="F500" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G500" s="7" t="s">
-        <v>1285</v>
+        <v>1852</v>
       </c>
       <c r="H500" s="6" t="s">
-        <v>1286</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="501" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B501" s="4" t="s">
-        <v>1865</v>
+        <v>1857</v>
       </c>
       <c r="C501" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D501" s="4" t="s">
-        <v>1866</v>
+        <v>1858</v>
       </c>
       <c r="E501" s="4" t="s">
-        <v>1867</v>
+        <v>1859</v>
       </c>
       <c r="F501" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="5" t="s">
-        <v>1868</v>
+        <v>1860</v>
       </c>
       <c r="H501" s="4" t="s">
-        <v>1869</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="502" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B502" s="6" t="s">
-        <v>1870</v>
+        <v>1862</v>
       </c>
       <c r="C502" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>1871</v>
+        <v>1863</v>
       </c>
       <c r="E502" s="6" t="s">
-        <v>1872</v>
+        <v>1864</v>
       </c>
       <c r="F502" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G502" s="7" t="s">
-        <v>1868</v>
+        <v>1860</v>
       </c>
       <c r="H502" s="6" t="s">
-        <v>1869</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="503" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B503" s="4" t="s">
-        <v>1873</v>
+        <v>1865</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D503" s="4" t="s">
-        <v>1874</v>
+        <v>1866</v>
       </c>
       <c r="E503" s="4" t="s">
-        <v>1875</v>
+        <v>1867</v>
       </c>
       <c r="F503" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="5" t="s">
         <v>1868</v>
       </c>
       <c r="H503" s="4" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="504" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B504" s="6" t="s">
-        <v>1876</v>
+        <v>1870</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>1877</v>
+        <v>1871</v>
       </c>
       <c r="E504" s="6" t="s">
-        <v>1878</v>
+        <v>1872</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="7" t="s">
-        <v>550</v>
+        <v>1868</v>
       </c>
       <c r="H504" s="6" t="s">
-        <v>551</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="505" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B505" s="4" t="s">
-        <v>1879</v>
+        <v>1873</v>
       </c>
       <c r="C505" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D505" s="4" t="s">
-        <v>1880</v>
+        <v>1874</v>
       </c>
       <c r="E505" s="4" t="s">
-        <v>1881</v>
+        <v>1875</v>
       </c>
       <c r="F505" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G505" s="5" t="s">
-        <v>550</v>
+        <v>1876</v>
       </c>
       <c r="H505" s="4" t="s">
-        <v>551</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="506" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B506" s="6" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="C506" s="7" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D506" s="6" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="E506" s="6" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
       <c r="F506" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G506" s="7" t="s">
-        <v>550</v>
+        <v>1301</v>
       </c>
       <c r="H506" s="6" t="s">
-        <v>551</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="507" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B507" s="4" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C507" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D507" s="4" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E507" s="4" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F507" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G507" s="5" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H507" s="4" t="s">
         <v>1885</v>
-      </c>
-[...16 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="508" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B508" s="6" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D508" s="6" t="s">
-        <v>167</v>
+        <v>1887</v>
       </c>
       <c r="E508" s="6" t="s">
-        <v>1891</v>
+        <v>1888</v>
       </c>
       <c r="F508" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G508" s="7" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="H508" s="6" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="509" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B509" s="4" t="s">
-        <v>1892</v>
+        <v>1889</v>
       </c>
       <c r="C509" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D509" s="4" t="s">
-        <v>1893</v>
+        <v>1890</v>
       </c>
       <c r="E509" s="4" t="s">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="F509" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G509" s="5" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="H509" s="4" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="510" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B510" s="6" t="s">
-        <v>1895</v>
+        <v>1892</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>1896</v>
+        <v>1893</v>
       </c>
       <c r="E510" s="6" t="s">
-        <v>1897</v>
+        <v>1894</v>
       </c>
       <c r="F510" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G510" s="7" t="s">
-        <v>1888</v>
+        <v>553</v>
       </c>
       <c r="H510" s="6" t="s">
-        <v>1889</v>
+        <v>554</v>
       </c>
     </row>
     <row r="511" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B511" s="4" t="s">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D511" s="4" t="s">
-        <v>1899</v>
+        <v>1896</v>
       </c>
       <c r="E511" s="4" t="s">
-        <v>1900</v>
+        <v>1897</v>
       </c>
       <c r="F511" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G511" s="5" t="s">
-        <v>1860</v>
+        <v>553</v>
       </c>
       <c r="H511" s="4" t="s">
-        <v>1861</v>
+        <v>554</v>
       </c>
     </row>
     <row r="512" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B512" s="6" t="s">
-        <v>1901</v>
+        <v>1898</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>1902</v>
+        <v>1899</v>
       </c>
       <c r="E512" s="6" t="s">
-        <v>1903</v>
+        <v>1900</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="7" t="s">
-        <v>1860</v>
+        <v>553</v>
       </c>
       <c r="H512" s="6" t="s">
-        <v>1861</v>
+        <v>554</v>
       </c>
     </row>
     <row r="513" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B513" s="4" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C513" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D513" s="4" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E513" s="4" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F513" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G513" s="5" t="s">
         <v>1904</v>
       </c>
-      <c r="C513" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D513" s="4" t="s">
+      <c r="H513" s="4" t="s">
         <v>1905</v>
-      </c>
-[...10 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="514" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B514" s="6" t="s">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D514" s="6" t="s">
-        <v>1910</v>
+        <v>167</v>
       </c>
       <c r="E514" s="6" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="F514" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G514" s="7" t="s">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="H514" s="6" t="s">
-        <v>1908</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="515" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B515" s="4" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="C515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D515" s="4" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="E515" s="4" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="F515" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G515" s="5" t="s">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="H515" s="4" t="s">
-        <v>1908</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="516" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B516" s="6" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="C516" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="E516" s="6" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="F516" s="6" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G516" s="7" t="s">
-        <v>528</v>
+        <v>1904</v>
       </c>
       <c r="H516" s="6" t="s">
-        <v>529</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="517" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B517" s="4" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D517" s="4" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="E517" s="4" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="F517" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G517" s="5" t="s">
-        <v>528</v>
+        <v>1876</v>
       </c>
       <c r="H517" s="4" t="s">
-        <v>529</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="518" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B518" s="6" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D518" s="6" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="E518" s="6" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G518" s="7" t="s">
-        <v>528</v>
+        <v>1876</v>
       </c>
       <c r="H518" s="6" t="s">
-        <v>529</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="519" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B519" s="4" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C519" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D519" s="4" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E519" s="4" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F519" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G519" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H519" s="4" t="s">
         <v>1924</v>
-      </c>
-[...16 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="520" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B520" s="6" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D520" s="6" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E520" s="6" t="s">
         <v>1927</v>
       </c>
-      <c r="C520" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F520" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G520" s="7" t="s">
-        <v>246</v>
+        <v>1923</v>
       </c>
       <c r="H520" s="6" t="s">
-        <v>247</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="521" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B521" s="4" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C521" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D521" s="4" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E521" s="4" t="s">
         <v>1930</v>
       </c>
-      <c r="C521" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F521" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G521" s="5" t="s">
-        <v>246</v>
+        <v>1923</v>
       </c>
       <c r="H521" s="4" t="s">
-        <v>247</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="522" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B522" s="6" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D522" s="6" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E522" s="6" t="s">
         <v>1933</v>
-      </c>
-[...7 lines deleted...]
-        <v>1935</v>
       </c>
       <c r="F522" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G522" s="7" t="s">
-        <v>246</v>
+        <v>531</v>
       </c>
       <c r="H522" s="6" t="s">
-        <v>247</v>
+        <v>532</v>
       </c>
     </row>
     <row r="523" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B523" s="4" t="s">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="C523" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D523" s="4" t="s">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="E523" s="4" t="s">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="F523" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G523" s="5" t="s">
-        <v>246</v>
+        <v>531</v>
       </c>
       <c r="H523" s="4" t="s">
-        <v>247</v>
+        <v>532</v>
       </c>
     </row>
     <row r="524" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B524" s="6" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C524" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D524" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E524" s="6" t="s">
         <v>1939</v>
       </c>
-      <c r="C524" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F524" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G524" s="7" t="s">
-        <v>246</v>
+        <v>531</v>
       </c>
       <c r="H524" s="6" t="s">
-        <v>247</v>
+        <v>532</v>
       </c>
     </row>
     <row r="525" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B525" s="4" t="s">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="C525" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D525" s="4" t="s">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="E525" s="4" t="s">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="F525" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G525" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="H525" s="4" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="526" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B526" s="6" t="s">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="E526" s="6" t="s">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G526" s="7" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="H526" s="6" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="527" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B527" s="4" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C527" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D527" s="4" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E527" s="4" t="s">
         <v>1948</v>
       </c>
-      <c r="C527" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F527" s="4" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G527" s="5" t="s">
-        <v>1345</v>
+        <v>250</v>
       </c>
       <c r="H527" s="4" t="s">
-        <v>1346</v>
+        <v>251</v>
       </c>
     </row>
     <row r="528" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B528" s="6" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C528" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D528" s="6" t="s">
         <v>1950</v>
       </c>
-      <c r="C528" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D528" s="6" t="s">
+      <c r="E528" s="6" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G528" s="7" t="s">
-        <v>1953</v>
+        <v>250</v>
       </c>
       <c r="H528" s="6" t="s">
-        <v>1954</v>
+        <v>251</v>
       </c>
     </row>
     <row r="529" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B529" s="4" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="C529" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D529" s="4" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="E529" s="4" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="F529" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G529" s="5" t="s">
-        <v>1953</v>
+        <v>250</v>
       </c>
       <c r="H529" s="4" t="s">
-        <v>1954</v>
+        <v>251</v>
       </c>
     </row>
     <row r="530" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B530" s="6" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="C530" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D530" s="6" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="E530" s="6" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="F530" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G530" s="7" t="s">
-        <v>1953</v>
+        <v>250</v>
       </c>
       <c r="H530" s="6" t="s">
-        <v>1954</v>
+        <v>251</v>
       </c>
     </row>
     <row r="531" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B531" s="4" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D531" s="4" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="E531" s="4" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="F531" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G531" s="5" t="s">
-        <v>1953</v>
+        <v>250</v>
       </c>
       <c r="H531" s="4" t="s">
-        <v>1954</v>
+        <v>251</v>
       </c>
     </row>
     <row r="532" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B532" s="6" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="C532" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D532" s="6" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="E532" s="6" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="F532" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G532" s="7" t="s">
-        <v>1967</v>
+        <v>250</v>
       </c>
       <c r="H532" s="6" t="s">
-        <v>1968</v>
+        <v>251</v>
       </c>
     </row>
     <row r="533" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B533" s="4" t="s">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="C533" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D533" s="4" t="s">
-        <v>1970</v>
+        <v>248</v>
       </c>
       <c r="E533" s="4" t="s">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="F533" s="4" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G533" s="5" t="s">
-        <v>1967</v>
+        <v>1361</v>
       </c>
       <c r="H533" s="4" t="s">
-        <v>1968</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="534" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B534" s="6" t="s">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>1973</v>
+        <v>1967</v>
       </c>
       <c r="E534" s="6" t="s">
-        <v>1974</v>
+        <v>1968</v>
       </c>
       <c r="F534" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G534" s="7" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="H534" s="6" t="s">
-        <v>1976</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="535" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B535" s="4" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="C535" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D535" s="4" t="s">
-        <v>1978</v>
+        <v>1972</v>
       </c>
       <c r="E535" s="4" t="s">
-        <v>1979</v>
+        <v>1973</v>
       </c>
       <c r="F535" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G535" s="5" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="H535" s="4" t="s">
-        <v>1976</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="536" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B536" s="6" t="s">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="C536" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D536" s="6" t="s">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="E536" s="6" t="s">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="F536" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G536" s="7" t="s">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="H536" s="6" t="s">
-        <v>1984</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="537" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B537" s="4" t="s">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="C537" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D537" s="4" t="s">
-        <v>1986</v>
+        <v>1978</v>
       </c>
       <c r="E537" s="4" t="s">
-        <v>1987</v>
+        <v>1979</v>
       </c>
       <c r="F537" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G537" s="5" t="s">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="H537" s="4" t="s">
-        <v>1984</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="538" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B538" s="6" t="s">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="E538" s="6" t="s">
-        <v>1990</v>
+        <v>1982</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G538" s="7" t="s">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="H538" s="6" t="s">
-        <v>1984</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="539" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B539" s="4" t="s">
-        <v>1991</v>
+        <v>1983</v>
       </c>
       <c r="C539" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="4" t="s">
-        <v>244</v>
+        <v>1984</v>
       </c>
       <c r="E539" s="4" t="s">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="F539" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G539" s="5" t="s">
-        <v>1868</v>
+        <v>1986</v>
       </c>
       <c r="H539" s="4" t="s">
-        <v>1869</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="540" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B540" s="6" t="s">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="E540" s="6" t="s">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G540" s="7" t="s">
-        <v>1868</v>
+        <v>1986</v>
       </c>
       <c r="H540" s="6" t="s">
-        <v>1869</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="541" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B541" s="4" t="s">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="C541" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="4" t="s">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="E541" s="4" t="s">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="F541" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G541" s="5" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="H541" s="4" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="542" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B542" s="6" t="s">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D542" s="6" t="s">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="E542" s="6" t="s">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="F542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G542" s="7" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="H542" s="6" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="543" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B543" s="4" t="s">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D543" s="4" t="s">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="E543" s="4" t="s">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="F543" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G543" s="5" t="s">
-        <v>1860</v>
+        <v>2002</v>
       </c>
       <c r="H543" s="4" t="s">
-        <v>1861</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="544" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B544" s="6" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D544" s="6" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="E544" s="6" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="F544" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G544" s="7" t="s">
-        <v>246</v>
+        <v>2002</v>
       </c>
       <c r="H544" s="6" t="s">
-        <v>247</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="545" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B545" s="4" t="s">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D545" s="4" t="s">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="E545" s="4" t="s">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F545" s="4" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G545" s="5" t="s">
-        <v>1825</v>
+        <v>2002</v>
       </c>
       <c r="H545" s="4" t="s">
-        <v>1826</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="546" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B546" s="6" t="s">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>2014</v>
+        <v>248</v>
       </c>
       <c r="E546" s="6" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="F546" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G546" s="7" t="s">
-        <v>1953</v>
+        <v>1884</v>
       </c>
       <c r="H546" s="6" t="s">
-        <v>1954</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="547" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B547" s="4" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C547" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D547" s="4" t="s">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="E547" s="4" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="F547" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G547" s="5" t="s">
-        <v>528</v>
+        <v>1884</v>
       </c>
       <c r="H547" s="4" t="s">
-        <v>529</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="548" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B548" s="6" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="6" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="E548" s="6" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="F548" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G548" s="7" t="s">
-        <v>246</v>
+        <v>2018</v>
       </c>
       <c r="H548" s="6" t="s">
-        <v>247</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="549" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B549" s="4" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C549" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D549" s="4" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E549" s="4" t="s">
         <v>2022</v>
       </c>
-      <c r="C549" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F549" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G549" s="5" t="s">
-        <v>1999</v>
+        <v>2018</v>
       </c>
       <c r="H549" s="4" t="s">
-        <v>2000</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="550" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B550" s="6" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D550" s="6" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E550" s="6" t="s">
         <v>2025</v>
       </c>
-      <c r="C550" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F550" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G550" s="7" t="s">
-        <v>1999</v>
+        <v>1876</v>
       </c>
       <c r="H550" s="6" t="s">
-        <v>2000</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="551" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B551" s="4" t="s">
-        <v>2028</v>
+        <v>2026</v>
       </c>
       <c r="C551" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D551" s="4" t="s">
-        <v>2029</v>
+        <v>2027</v>
       </c>
       <c r="E551" s="4" t="s">
-        <v>2030</v>
+        <v>2028</v>
       </c>
       <c r="F551" s="4" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G551" s="5" t="s">
-        <v>1888</v>
+        <v>250</v>
       </c>
       <c r="H551" s="4" t="s">
-        <v>1889</v>
+        <v>251</v>
       </c>
     </row>
     <row r="552" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B552" s="6" t="s">
-        <v>2031</v>
+        <v>2029</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D552" s="6" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
       <c r="E552" s="6" t="s">
-        <v>2033</v>
+        <v>2031</v>
       </c>
       <c r="F552" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G552" s="7" t="s">
-        <v>1888</v>
+        <v>1841</v>
       </c>
       <c r="H552" s="6" t="s">
-        <v>1889</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="553" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B553" s="4" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C553" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D553" s="4" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E553" s="4" t="s">
         <v>2034</v>
       </c>
-      <c r="C553" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F553" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G553" s="5" t="s">
-        <v>246</v>
+        <v>531</v>
       </c>
       <c r="H553" s="4" t="s">
-        <v>247</v>
+        <v>532</v>
       </c>
     </row>
     <row r="554" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B554" s="6" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C554" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D554" s="6" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E554" s="6" t="s">
         <v>2037</v>
       </c>
-      <c r="C554" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F554" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G554" s="7" t="s">
-        <v>2040</v>
+        <v>250</v>
       </c>
       <c r="H554" s="6" t="s">
-        <v>2041</v>
+        <v>251</v>
       </c>
     </row>
     <row r="555" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B555" s="4" t="s">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="C555" s="5" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D555" s="4" t="s">
-        <v>2043</v>
+        <v>248</v>
       </c>
       <c r="E555" s="4" t="s">
-        <v>2044</v>
+        <v>2039</v>
       </c>
       <c r="F555" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G555" s="5" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="H555" s="4" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
     <row r="556" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B556" s="6" t="s">
-        <v>2045</v>
+        <v>2040</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D556" s="6" t="s">
-        <v>2046</v>
+        <v>2041</v>
       </c>
       <c r="E556" s="6" t="s">
-        <v>2047</v>
+        <v>2042</v>
       </c>
       <c r="F556" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G556" s="7" t="s">
-        <v>246</v>
+        <v>2018</v>
       </c>
       <c r="H556" s="6" t="s">
-        <v>247</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="557" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B557" s="4" t="s">
-        <v>2048</v>
+        <v>2043</v>
       </c>
       <c r="C557" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D557" s="4" t="s">
-        <v>2049</v>
+        <v>2044</v>
       </c>
       <c r="E557" s="4" t="s">
-        <v>2050</v>
+        <v>2045</v>
       </c>
       <c r="F557" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G557" s="5" t="s">
-        <v>235</v>
+        <v>2018</v>
       </c>
       <c r="H557" s="4" t="s">
-        <v>236</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="558" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B558" s="6" t="s">
-        <v>2051</v>
+        <v>2046</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D558" s="6" t="s">
-        <v>2052</v>
+        <v>2047</v>
       </c>
       <c r="E558" s="6" t="s">
-        <v>2053</v>
+        <v>2048</v>
       </c>
       <c r="F558" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G558" s="7" t="s">
-        <v>2054</v>
+        <v>1904</v>
       </c>
       <c r="H558" s="6" t="s">
-        <v>2055</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="559" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B559" s="4" t="s">
-        <v>2056</v>
+        <v>2049</v>
       </c>
       <c r="C559" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D559" s="4" t="s">
-        <v>2057</v>
+        <v>2050</v>
       </c>
       <c r="E559" s="4" t="s">
-        <v>2058</v>
+        <v>2051</v>
       </c>
       <c r="F559" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G559" s="5" t="s">
-        <v>2059</v>
+        <v>1904</v>
       </c>
       <c r="H559" s="4" t="s">
-        <v>2060</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="560" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B560" s="6" t="s">
-        <v>2061</v>
+        <v>2052</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D560" s="6" t="s">
-        <v>2062</v>
+        <v>2053</v>
       </c>
       <c r="E560" s="6" t="s">
-        <v>2063</v>
+        <v>2054</v>
       </c>
       <c r="F560" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G560" s="7" t="s">
-        <v>2064</v>
+        <v>250</v>
       </c>
       <c r="H560" s="6" t="s">
-        <v>2065</v>
+        <v>251</v>
       </c>
     </row>
     <row r="561" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B561" s="4" t="s">
-        <v>2066</v>
+        <v>2055</v>
       </c>
       <c r="C561" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D561" s="4" t="s">
-        <v>2067</v>
+        <v>2056</v>
       </c>
       <c r="E561" s="4" t="s">
-        <v>2068</v>
+        <v>2057</v>
       </c>
       <c r="F561" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G561" s="5" t="s">
-        <v>1888</v>
+        <v>2058</v>
       </c>
       <c r="H561" s="4" t="s">
-        <v>1889</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="562" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B562" s="6" t="s">
-        <v>2069</v>
+        <v>2060</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D562" s="6" t="s">
-        <v>2070</v>
+        <v>2061</v>
       </c>
       <c r="E562" s="6" t="s">
-        <v>2071</v>
+        <v>2062</v>
       </c>
       <c r="F562" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G562" s="7" t="s">
-        <v>2072</v>
+        <v>239</v>
       </c>
       <c r="H562" s="6" t="s">
-        <v>2073</v>
+        <v>240</v>
       </c>
     </row>
     <row r="563" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B563" s="4" t="s">
-        <v>2074</v>
+        <v>2063</v>
       </c>
       <c r="C563" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D563" s="4" t="s">
-        <v>2075</v>
+        <v>2064</v>
       </c>
       <c r="E563" s="4" t="s">
-        <v>2076</v>
+        <v>2065</v>
       </c>
       <c r="F563" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G563" s="5" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="H563" s="4" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
     <row r="564" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B564" s="6" t="s">
-        <v>2077</v>
+        <v>2066</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D564" s="6" t="s">
-        <v>2078</v>
+        <v>2067</v>
       </c>
       <c r="E564" s="6" t="s">
-        <v>2079</v>
+        <v>2068</v>
       </c>
       <c r="F564" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G564" s="7" t="s">
-        <v>2072</v>
+        <v>239</v>
       </c>
       <c r="H564" s="6" t="s">
-        <v>2073</v>
+        <v>240</v>
       </c>
     </row>
     <row r="565" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B565" s="4" t="s">
-        <v>2080</v>
+        <v>2069</v>
       </c>
       <c r="C565" s="5" t="s">
-        <v>1193</v>
+        <v>76</v>
       </c>
       <c r="D565" s="4" t="s">
-        <v>2081</v>
+        <v>2070</v>
       </c>
       <c r="E565" s="4" t="s">
-        <v>2082</v>
+        <v>2071</v>
       </c>
       <c r="F565" s="4" t="s">
-        <v>1685</v>
+        <v>108</v>
       </c>
       <c r="G565" s="5" t="s">
-        <v>1888</v>
+        <v>2072</v>
       </c>
       <c r="H565" s="4" t="s">
-        <v>1889</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="566" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B566" s="6" t="s">
-        <v>2083</v>
+        <v>2074</v>
       </c>
       <c r="C566" s="7" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D566" s="6" t="s">
-        <v>2084</v>
+        <v>2075</v>
       </c>
       <c r="E566" s="6" t="s">
-        <v>2085</v>
+        <v>2076</v>
       </c>
       <c r="F566" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G566" s="7" t="s">
-        <v>1836</v>
+        <v>2077</v>
       </c>
       <c r="H566" s="6" t="s">
-        <v>1837</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="567" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B567" s="4" t="s">
-        <v>2086</v>
+        <v>2079</v>
       </c>
       <c r="C567" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D567" s="4" t="s">
-        <v>2087</v>
+        <v>2080</v>
       </c>
       <c r="E567" s="4" t="s">
-        <v>2088</v>
+        <v>2081</v>
       </c>
       <c r="F567" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G567" s="5" t="s">
-        <v>1868</v>
+        <v>2082</v>
       </c>
       <c r="H567" s="4" t="s">
-        <v>1869</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="568" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B568" s="6" t="s">
-        <v>2089</v>
+        <v>2084</v>
       </c>
       <c r="C568" s="7" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D568" s="6" t="s">
-        <v>2090</v>
+        <v>2085</v>
       </c>
       <c r="E568" s="6" t="s">
-        <v>2091</v>
+        <v>2086</v>
       </c>
       <c r="F568" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G568" s="7" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
       <c r="H568" s="6" t="s">
-        <v>1889</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="569" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B569" s="4" t="s">
-        <v>2092</v>
+        <v>2087</v>
       </c>
       <c r="C569" s="5" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D569" s="4" t="s">
-        <v>2093</v>
+        <v>2088</v>
       </c>
       <c r="E569" s="4" t="s">
-        <v>2094</v>
+        <v>2089</v>
       </c>
       <c r="F569" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G569" s="5" t="s">
-        <v>1860</v>
+        <v>2090</v>
       </c>
       <c r="H569" s="4" t="s">
-        <v>1861</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="570" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B570" s="6" t="s">
-        <v>2095</v>
+        <v>2092</v>
       </c>
       <c r="C570" s="7" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D570" s="6" t="s">
-        <v>2096</v>
+        <v>2093</v>
       </c>
       <c r="E570" s="6" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="F570" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G570" s="7" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="H570" s="6" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="571" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B571" s="4" t="s">
-        <v>2098</v>
+        <v>2095</v>
       </c>
       <c r="C571" s="5" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D571" s="4" t="s">
-        <v>2099</v>
+        <v>2096</v>
       </c>
       <c r="E571" s="4" t="s">
-        <v>2100</v>
+        <v>2097</v>
       </c>
       <c r="F571" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G571" s="5" t="s">
-        <v>246</v>
+        <v>2090</v>
       </c>
       <c r="H571" s="4" t="s">
-        <v>247</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="572" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B572" s="6" t="s">
-        <v>2101</v>
+        <v>2098</v>
       </c>
       <c r="C572" s="7" t="s">
-        <v>15</v>
+        <v>1202</v>
       </c>
       <c r="D572" s="6" t="s">
-        <v>2102</v>
+        <v>2099</v>
       </c>
       <c r="E572" s="6" t="s">
-        <v>2103</v>
+        <v>2100</v>
       </c>
       <c r="F572" s="6" t="s">
-        <v>108</v>
+        <v>1701</v>
       </c>
       <c r="G572" s="7" t="s">
-        <v>246</v>
+        <v>1904</v>
       </c>
       <c r="H572" s="6" t="s">
-        <v>247</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="573" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B573" s="4" t="s">
-        <v>2104</v>
+        <v>2101</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D573" s="4" t="s">
-        <v>2105</v>
+        <v>2102</v>
       </c>
       <c r="E573" s="4" t="s">
-        <v>2106</v>
+        <v>2103</v>
       </c>
       <c r="F573" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="5" t="s">
-        <v>1967</v>
+        <v>1852</v>
       </c>
       <c r="H573" s="4" t="s">
-        <v>1968</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="574" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B574" s="6" t="s">
-        <v>2107</v>
+        <v>2104</v>
       </c>
       <c r="C574" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D574" s="6" t="s">
-        <v>2108</v>
+        <v>2105</v>
       </c>
       <c r="E574" s="6" t="s">
-        <v>2109</v>
+        <v>2106</v>
       </c>
       <c r="F574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G574" s="7" t="s">
-        <v>1953</v>
+        <v>1884</v>
       </c>
       <c r="H574" s="6" t="s">
-        <v>1954</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="575" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B575" s="4" t="s">
-        <v>2110</v>
+        <v>2107</v>
       </c>
       <c r="C575" s="5" t="s">
-        <v>1193</v>
+        <v>15</v>
       </c>
       <c r="D575" s="4" t="s">
-        <v>2111</v>
+        <v>2108</v>
       </c>
       <c r="E575" s="4" t="s">
-        <v>2112</v>
+        <v>2109</v>
       </c>
       <c r="F575" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="5" t="s">
-        <v>246</v>
+        <v>1904</v>
       </c>
       <c r="H575" s="4" t="s">
-        <v>247</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="576" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B576" s="6" t="s">
-        <v>2113</v>
+        <v>2110</v>
       </c>
       <c r="C576" s="7" t="s">
-        <v>1193</v>
+        <v>48</v>
       </c>
       <c r="D576" s="6" t="s">
-        <v>2114</v>
+        <v>2111</v>
       </c>
       <c r="E576" s="6" t="s">
-        <v>2115</v>
+        <v>2112</v>
       </c>
       <c r="F576" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G576" s="7" t="s">
-        <v>1983</v>
+        <v>1876</v>
       </c>
       <c r="H576" s="6" t="s">
-        <v>1984</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="577" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B577" s="4" t="s">
-        <v>2116</v>
+        <v>2113</v>
       </c>
       <c r="C577" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D577" s="4" t="s">
-        <v>2117</v>
+        <v>2114</v>
       </c>
       <c r="E577" s="4" t="s">
-        <v>2118</v>
+        <v>2115</v>
       </c>
       <c r="F577" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G577" s="5" t="s">
-        <v>1999</v>
+        <v>250</v>
       </c>
       <c r="H577" s="4" t="s">
-        <v>2000</v>
+        <v>251</v>
       </c>
     </row>
     <row r="578" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B578" s="6" t="s">
-        <v>2119</v>
+        <v>2116</v>
       </c>
       <c r="C578" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D578" s="6" t="s">
-        <v>2120</v>
+        <v>2117</v>
       </c>
       <c r="E578" s="6" t="s">
-        <v>2121</v>
+        <v>2118</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="7" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="H578" s="6" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="579" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B579" s="4" t="s">
-        <v>2122</v>
+        <v>2119</v>
       </c>
       <c r="C579" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D579" s="4" t="s">
-        <v>2123</v>
+        <v>2120</v>
       </c>
       <c r="E579" s="4" t="s">
-        <v>2124</v>
+        <v>2121</v>
       </c>
       <c r="F579" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G579" s="5" t="s">
-        <v>1799</v>
+        <v>250</v>
       </c>
       <c r="H579" s="4" t="s">
-        <v>1800</v>
+        <v>251</v>
       </c>
     </row>
     <row r="580" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B580" s="6" t="s">
-        <v>2125</v>
+        <v>2122</v>
       </c>
       <c r="C580" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D580" s="6" t="s">
-        <v>2126</v>
+        <v>2123</v>
       </c>
       <c r="E580" s="6" t="s">
-        <v>2127</v>
+        <v>2124</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G580" s="7" t="s">
-        <v>246</v>
+        <v>1986</v>
       </c>
       <c r="H580" s="6" t="s">
-        <v>247</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="581" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B581" s="4" t="s">
-        <v>2128</v>
+        <v>2125</v>
       </c>
       <c r="C581" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D581" s="4" t="s">
-        <v>2129</v>
+        <v>2126</v>
       </c>
       <c r="E581" s="4" t="s">
-        <v>2130</v>
+        <v>2127</v>
       </c>
       <c r="F581" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G581" s="5" t="s">
-        <v>235</v>
+        <v>1969</v>
       </c>
       <c r="H581" s="4" t="s">
-        <v>236</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="582" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B582" s="6" t="s">
-        <v>2131</v>
+        <v>2128</v>
       </c>
       <c r="C582" s="7" t="s">
-        <v>48</v>
+        <v>1202</v>
       </c>
       <c r="D582" s="6" t="s">
-        <v>2132</v>
+        <v>2129</v>
       </c>
       <c r="E582" s="6" t="s">
-        <v>2133</v>
+        <v>2130</v>
       </c>
       <c r="F582" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G582" s="7" t="s">
-        <v>550</v>
+        <v>250</v>
       </c>
       <c r="H582" s="6" t="s">
-        <v>551</v>
+        <v>251</v>
       </c>
     </row>
     <row r="583" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B583" s="4" t="s">
-        <v>2134</v>
+        <v>2131</v>
       </c>
       <c r="C583" s="5" t="s">
-        <v>48</v>
+        <v>1202</v>
       </c>
       <c r="D583" s="4" t="s">
-        <v>2135</v>
+        <v>2132</v>
       </c>
       <c r="E583" s="4" t="s">
-        <v>2136</v>
+        <v>2133</v>
       </c>
       <c r="F583" s="4" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G583" s="5" t="s">
-        <v>550</v>
+        <v>2002</v>
       </c>
       <c r="H583" s="4" t="s">
-        <v>551</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="584" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B584" s="6" t="s">
-        <v>2137</v>
+        <v>2134</v>
       </c>
       <c r="C584" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D584" s="6" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="E584" s="6" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="F584" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G584" s="7" t="s">
-        <v>2140</v>
+        <v>2018</v>
       </c>
       <c r="H584" s="6" t="s">
-        <v>2141</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="585" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B585" s="4" t="s">
-        <v>2142</v>
+        <v>2137</v>
       </c>
       <c r="C585" s="5" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D585" s="4" t="s">
-        <v>2143</v>
+        <v>2138</v>
       </c>
       <c r="E585" s="4" t="s">
-        <v>2144</v>
+        <v>2139</v>
       </c>
       <c r="F585" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G585" s="5" t="s">
-        <v>2140</v>
+        <v>250</v>
       </c>
       <c r="H585" s="4" t="s">
-        <v>2141</v>
+        <v>251</v>
       </c>
     </row>
     <row r="586" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B586" s="6" t="s">
-        <v>2145</v>
+        <v>2140</v>
       </c>
       <c r="C586" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D586" s="6" t="s">
-        <v>2146</v>
+        <v>2141</v>
       </c>
       <c r="E586" s="6" t="s">
-        <v>2147</v>
+        <v>2142</v>
       </c>
       <c r="F586" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="7" t="s">
-        <v>2140</v>
+        <v>1815</v>
       </c>
       <c r="H586" s="6" t="s">
-        <v>2141</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="587" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B587" s="4" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
       <c r="C587" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D587" s="4" t="s">
-        <v>2138</v>
+        <v>2144</v>
       </c>
       <c r="E587" s="4" t="s">
-        <v>2149</v>
+        <v>2145</v>
       </c>
       <c r="F587" s="4" t="s">
-        <v>1685</v>
+        <v>11</v>
       </c>
       <c r="G587" s="5" t="s">
-        <v>2140</v>
+        <v>250</v>
       </c>
       <c r="H587" s="4" t="s">
-        <v>2141</v>
+        <v>251</v>
       </c>
     </row>
     <row r="588" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B588" s="6" t="s">
-        <v>2150</v>
+        <v>2146</v>
       </c>
       <c r="C588" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D588" s="6" t="s">
-        <v>2151</v>
+        <v>2147</v>
       </c>
       <c r="E588" s="6" t="s">
-        <v>2152</v>
+        <v>2148</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="7" t="s">
-        <v>2140</v>
+        <v>239</v>
       </c>
       <c r="H588" s="6" t="s">
-        <v>2141</v>
+        <v>240</v>
       </c>
     </row>
     <row r="589" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B589" s="4" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="C589" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D589" s="4" t="s">
-        <v>2154</v>
+        <v>2150</v>
       </c>
       <c r="E589" s="4" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
       <c r="F589" s="4" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G589" s="5" t="s">
-        <v>2140</v>
+        <v>239</v>
       </c>
       <c r="H589" s="4" t="s">
-        <v>2141</v>
+        <v>240</v>
       </c>
     </row>
     <row r="590" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B590" s="6" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
       <c r="C590" s="7" t="s">
-        <v>1193</v>
+        <v>48</v>
       </c>
       <c r="D590" s="6" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="E590" s="6" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="F590" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G590" s="7" t="s">
-        <v>2140</v>
+        <v>553</v>
       </c>
       <c r="H590" s="6" t="s">
-        <v>2141</v>
+        <v>554</v>
       </c>
     </row>
     <row r="591" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B591" s="4" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
       <c r="C591" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D591" s="4" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
       <c r="E591" s="4" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="F591" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G591" s="5" t="s">
-        <v>2140</v>
+        <v>553</v>
       </c>
       <c r="H591" s="4" t="s">
-        <v>2141</v>
+        <v>554</v>
       </c>
     </row>
     <row r="592" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B592" s="6" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D592" s="6" t="s">
-        <v>2138</v>
+        <v>2159</v>
       </c>
       <c r="E592" s="6" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
       <c r="F592" s="6" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="G592" s="7" t="s">
-        <v>2140</v>
+        <v>2161</v>
       </c>
       <c r="H592" s="6" t="s">
-        <v>2141</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="593" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B593" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C593" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D593" s="4" t="s">
         <v>2164</v>
       </c>
-      <c r="C593" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D593" s="4" t="s">
+      <c r="E593" s="4" t="s">
         <v>2165</v>
       </c>
-      <c r="E593" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F593" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G593" s="5" t="s">
-        <v>2140</v>
+        <v>2161</v>
       </c>
       <c r="H593" s="4" t="s">
-        <v>2141</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="594" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B594" s="6" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C594" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D594" s="6" t="s">
         <v>2167</v>
       </c>
-      <c r="C594" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D594" s="6" t="s">
+      <c r="E594" s="6" t="s">
         <v>2168</v>
       </c>
-      <c r="E594" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F594" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G594" s="7" t="s">
-        <v>2170</v>
+        <v>2161</v>
       </c>
       <c r="H594" s="6" t="s">
-        <v>2171</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="595" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B595" s="4" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="C595" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D595" s="4" t="s">
-        <v>2173</v>
+        <v>2159</v>
       </c>
       <c r="E595" s="4" t="s">
-        <v>2174</v>
+        <v>2170</v>
       </c>
       <c r="F595" s="4" t="s">
-        <v>11</v>
+        <v>1701</v>
       </c>
       <c r="G595" s="5" t="s">
-        <v>2170</v>
+        <v>2161</v>
       </c>
       <c r="H595" s="4" t="s">
-        <v>2171</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="596" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B596" s="6" t="s">
-        <v>2175</v>
+        <v>2171</v>
       </c>
       <c r="C596" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D596" s="6" t="s">
-        <v>2176</v>
+        <v>2172</v>
       </c>
       <c r="E596" s="6" t="s">
-        <v>2177</v>
+        <v>2173</v>
       </c>
       <c r="F596" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G596" s="7" t="s">
-        <v>2170</v>
+        <v>2161</v>
       </c>
       <c r="H596" s="6" t="s">
-        <v>2171</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="597" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B597" s="4" t="s">
-        <v>2178</v>
+        <v>2174</v>
       </c>
       <c r="C597" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D597" s="4" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="E597" s="4" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
       <c r="F597" s="4" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G597" s="5" t="s">
-        <v>2181</v>
+        <v>2161</v>
       </c>
       <c r="H597" s="4" t="s">
-        <v>2182</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="598" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B598" s="6" t="s">
-        <v>2183</v>
+        <v>2177</v>
       </c>
       <c r="C598" s="7" t="s">
-        <v>105</v>
+        <v>1202</v>
       </c>
       <c r="D598" s="6" t="s">
-        <v>2184</v>
+        <v>2178</v>
       </c>
       <c r="E598" s="6" t="s">
-        <v>2185</v>
+        <v>2179</v>
       </c>
       <c r="F598" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G598" s="7" t="s">
-        <v>2181</v>
+        <v>2161</v>
       </c>
       <c r="H598" s="6" t="s">
-        <v>2182</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="599" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B599" s="4" t="s">
-        <v>2186</v>
+        <v>2180</v>
       </c>
       <c r="C599" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D599" s="4" t="s">
-        <v>2187</v>
+        <v>2181</v>
       </c>
       <c r="E599" s="4" t="s">
-        <v>2188</v>
+        <v>2182</v>
       </c>
       <c r="F599" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G599" s="5" t="s">
-        <v>2181</v>
+        <v>2161</v>
       </c>
       <c r="H599" s="4" t="s">
-        <v>2182</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="600" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B600" s="6" t="s">
-        <v>2189</v>
+        <v>2183</v>
       </c>
       <c r="C600" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D600" s="6" t="s">
-        <v>2190</v>
+        <v>2159</v>
       </c>
       <c r="E600" s="6" t="s">
-        <v>2191</v>
+        <v>2184</v>
       </c>
       <c r="F600" s="6" t="s">
-        <v>163</v>
+        <v>79</v>
       </c>
       <c r="G600" s="7" t="s">
-        <v>2181</v>
+        <v>2161</v>
       </c>
       <c r="H600" s="6" t="s">
-        <v>2182</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="601" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B601" s="4" t="s">
-        <v>2192</v>
+        <v>2185</v>
       </c>
       <c r="C601" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D601" s="4" t="s">
-        <v>2193</v>
+        <v>2186</v>
       </c>
       <c r="E601" s="4" t="s">
-        <v>2194</v>
+        <v>2187</v>
       </c>
       <c r="F601" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G601" s="5" t="s">
-        <v>2195</v>
+        <v>2161</v>
       </c>
       <c r="H601" s="4" t="s">
-        <v>2196</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="602" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B602" s="6" t="s">
-        <v>2197</v>
+        <v>2188</v>
       </c>
       <c r="C602" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D602" s="6" t="s">
-        <v>2198</v>
+        <v>2189</v>
       </c>
       <c r="E602" s="6" t="s">
-        <v>2199</v>
+        <v>2190</v>
       </c>
       <c r="F602" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G602" s="7" t="s">
-        <v>2195</v>
+        <v>2191</v>
       </c>
       <c r="H602" s="6" t="s">
-        <v>2196</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="603" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B603" s="4" t="s">
-        <v>2200</v>
+        <v>2193</v>
       </c>
       <c r="C603" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D603" s="4" t="s">
-        <v>2201</v>
+        <v>2194</v>
       </c>
       <c r="E603" s="4" t="s">
-        <v>2202</v>
+        <v>2195</v>
       </c>
       <c r="F603" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G603" s="5" t="s">
-        <v>2195</v>
+        <v>2191</v>
       </c>
       <c r="H603" s="4" t="s">
-        <v>2196</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="604" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B604" s="6" t="s">
-        <v>2203</v>
+        <v>2196</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D604" s="6" t="s">
-        <v>2204</v>
+        <v>2197</v>
       </c>
       <c r="E604" s="6" t="s">
-        <v>2205</v>
+        <v>2198</v>
       </c>
       <c r="F604" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G604" s="7" t="s">
-        <v>2206</v>
+        <v>2191</v>
       </c>
       <c r="H604" s="6" t="s">
-        <v>2207</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="605" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B605" s="4" t="s">
-        <v>2208</v>
+        <v>2199</v>
       </c>
       <c r="C605" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D605" s="4" t="s">
-        <v>2209</v>
+        <v>2200</v>
       </c>
       <c r="E605" s="4" t="s">
-        <v>2210</v>
+        <v>2201</v>
       </c>
       <c r="F605" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G605" s="5" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="H605" s="4" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="606" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B606" s="6" t="s">
-        <v>2211</v>
+        <v>2204</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D606" s="6" t="s">
-        <v>2212</v>
+        <v>2205</v>
       </c>
       <c r="E606" s="6" t="s">
-        <v>2213</v>
+        <v>2206</v>
       </c>
       <c r="F606" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G606" s="7" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="H606" s="6" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="607" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B607" s="4" t="s">
-        <v>2214</v>
+        <v>2207</v>
       </c>
       <c r="C607" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D607" s="4" t="s">
-        <v>2215</v>
+        <v>2208</v>
       </c>
       <c r="E607" s="4" t="s">
-        <v>2216</v>
+        <v>2209</v>
       </c>
       <c r="F607" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G607" s="5" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="H607" s="4" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="608" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B608" s="6" t="s">
-        <v>2217</v>
+        <v>2210</v>
       </c>
       <c r="C608" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D608" s="6" t="s">
-        <v>2218</v>
+        <v>2211</v>
       </c>
       <c r="E608" s="6" t="s">
-        <v>2219</v>
+        <v>2212</v>
       </c>
       <c r="F608" s="6" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G608" s="7" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="H608" s="6" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="609" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B609" s="4" t="s">
-        <v>2220</v>
+        <v>2213</v>
       </c>
       <c r="C609" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D609" s="4" t="s">
-        <v>2221</v>
+        <v>2214</v>
       </c>
       <c r="E609" s="4" t="s">
-        <v>2222</v>
+        <v>2215</v>
       </c>
       <c r="F609" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G609" s="5" t="s">
-        <v>2206</v>
+        <v>2216</v>
       </c>
       <c r="H609" s="4" t="s">
-        <v>2207</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="610" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B610" s="6" t="s">
-        <v>2223</v>
+        <v>2218</v>
       </c>
       <c r="C610" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D610" s="6" t="s">
-        <v>2224</v>
+        <v>2219</v>
       </c>
       <c r="E610" s="6" t="s">
-        <v>2225</v>
+        <v>2220</v>
       </c>
       <c r="F610" s="6" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G610" s="7" t="s">
-        <v>258</v>
+        <v>2216</v>
       </c>
       <c r="H610" s="6" t="s">
-        <v>259</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="611" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B611" s="4" t="s">
-        <v>2226</v>
+        <v>2221</v>
       </c>
       <c r="C611" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D611" s="4" t="s">
-        <v>2227</v>
+        <v>2222</v>
       </c>
       <c r="E611" s="4" t="s">
-        <v>2228</v>
+        <v>2223</v>
       </c>
       <c r="F611" s="4" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G611" s="5" t="s">
-        <v>258</v>
+        <v>2216</v>
       </c>
       <c r="H611" s="4" t="s">
-        <v>259</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="612" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B612" s="6" t="s">
-        <v>2229</v>
+        <v>2224</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D612" s="6" t="s">
-        <v>2230</v>
+        <v>2225</v>
       </c>
       <c r="E612" s="6" t="s">
-        <v>2231</v>
+        <v>2226</v>
       </c>
       <c r="F612" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G612" s="7" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H612" s="6" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="613" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B613" s="4" t="s">
-        <v>2232</v>
+        <v>2229</v>
       </c>
       <c r="C613" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D613" s="4" t="s">
-        <v>2233</v>
+        <v>2230</v>
       </c>
       <c r="E613" s="4" t="s">
-        <v>2234</v>
+        <v>2231</v>
       </c>
       <c r="F613" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G613" s="5" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H613" s="4" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="614" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B614" s="6" t="s">
-        <v>2235</v>
+        <v>2232</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D614" s="6" t="s">
-        <v>2236</v>
+        <v>2233</v>
       </c>
       <c r="E614" s="6" t="s">
-        <v>2237</v>
+        <v>2234</v>
       </c>
       <c r="F614" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G614" s="7" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H614" s="6" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="615" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B615" s="4" t="s">
-        <v>2238</v>
+        <v>2235</v>
       </c>
       <c r="C615" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D615" s="4" t="s">
-        <v>2239</v>
+        <v>2236</v>
       </c>
       <c r="E615" s="4" t="s">
-        <v>2240</v>
+        <v>2237</v>
       </c>
       <c r="F615" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G615" s="5" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H615" s="4" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="616" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B616" s="6" t="s">
-        <v>2241</v>
+        <v>2238</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D616" s="6" t="s">
-        <v>2242</v>
+        <v>2239</v>
       </c>
       <c r="E616" s="6" t="s">
-        <v>2243</v>
+        <v>2240</v>
       </c>
       <c r="F616" s="6" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G616" s="7" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H616" s="6" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="617" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B617" s="4" t="s">
-        <v>2244</v>
+        <v>2241</v>
       </c>
       <c r="C617" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D617" s="4" t="s">
-        <v>2245</v>
+        <v>2242</v>
       </c>
       <c r="E617" s="4" t="s">
-        <v>2246</v>
+        <v>2243</v>
       </c>
       <c r="F617" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G617" s="5" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H617" s="4" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="618" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B618" s="6" t="s">
-        <v>2247</v>
+        <v>2244</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D618" s="6" t="s">
-        <v>2248</v>
+        <v>2245</v>
       </c>
       <c r="E618" s="6" t="s">
-        <v>2249</v>
+        <v>2246</v>
       </c>
       <c r="F618" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G618" s="7" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H618" s="6" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="619" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B619" s="4" t="s">
-        <v>2250</v>
+        <v>2247</v>
       </c>
       <c r="C619" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D619" s="4" t="s">
-        <v>2251</v>
+        <v>2248</v>
       </c>
       <c r="E619" s="4" t="s">
-        <v>2252</v>
+        <v>2249</v>
       </c>
       <c r="F619" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G619" s="5" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H619" s="4" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="620" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B620" s="6" t="s">
-        <v>2253</v>
+        <v>2250</v>
       </c>
       <c r="C620" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D620" s="6" t="s">
-        <v>2254</v>
+        <v>2251</v>
       </c>
       <c r="E620" s="6" t="s">
-        <v>2255</v>
+        <v>2252</v>
       </c>
       <c r="F620" s="6" t="s">
-        <v>1685</v>
+        <v>108</v>
       </c>
       <c r="G620" s="7" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H620" s="6" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="621" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B621" s="4" t="s">
-        <v>2256</v>
+        <v>2253</v>
       </c>
       <c r="C621" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D621" s="4" t="s">
-        <v>2257</v>
+        <v>2254</v>
       </c>
       <c r="E621" s="4" t="s">
-        <v>2258</v>
+        <v>2255</v>
       </c>
       <c r="F621" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G621" s="5" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H621" s="4" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="622" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B622" s="6" t="s">
-        <v>2259</v>
+        <v>2256</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D622" s="6" t="s">
-        <v>2260</v>
+        <v>2257</v>
       </c>
       <c r="E622" s="6" t="s">
-        <v>2261</v>
+        <v>2258</v>
       </c>
       <c r="F622" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G622" s="7" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H622" s="6" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="623" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B623" s="4" t="s">
-        <v>2262</v>
+        <v>2259</v>
       </c>
       <c r="C623" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D623" s="4" t="s">
-        <v>2263</v>
+        <v>2260</v>
       </c>
       <c r="E623" s="4" t="s">
-        <v>2264</v>
+        <v>2261</v>
       </c>
       <c r="F623" s="4" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G623" s="5" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H623" s="4" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="624" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B624" s="6" t="s">
-        <v>2265</v>
+        <v>2262</v>
       </c>
       <c r="C624" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D624" s="6" t="s">
-        <v>2266</v>
+        <v>2263</v>
       </c>
       <c r="E624" s="6" t="s">
-        <v>2267</v>
+        <v>2264</v>
       </c>
       <c r="F624" s="6" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G624" s="7" t="s">
-        <v>1746</v>
+        <v>261</v>
       </c>
       <c r="H624" s="6" t="s">
-        <v>1747</v>
+        <v>262</v>
       </c>
     </row>
     <row r="625" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B625" s="4" t="s">
-        <v>2268</v>
+        <v>2265</v>
       </c>
       <c r="C625" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D625" s="4" t="s">
-        <v>2269</v>
+        <v>2266</v>
       </c>
       <c r="E625" s="4" t="s">
-        <v>2270</v>
+        <v>2267</v>
       </c>
       <c r="F625" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G625" s="5" t="s">
-        <v>1410</v>
+        <v>261</v>
       </c>
       <c r="H625" s="4" t="s">
-        <v>1411</v>
+        <v>262</v>
       </c>
     </row>
     <row r="626" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B626" s="6" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D626" s="6" t="s">
-        <v>2272</v>
+        <v>2269</v>
       </c>
       <c r="E626" s="6" t="s">
-        <v>2273</v>
+        <v>2270</v>
       </c>
       <c r="F626" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G626" s="7" t="s">
-        <v>1387</v>
+        <v>1762</v>
       </c>
       <c r="H626" s="6" t="s">
-        <v>1388</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="627" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B627" s="4" t="s">
-        <v>2274</v>
+        <v>2271</v>
       </c>
       <c r="C627" s="5" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D627" s="4" t="s">
-        <v>2275</v>
+        <v>2272</v>
       </c>
       <c r="E627" s="4" t="s">
-        <v>2276</v>
+        <v>2273</v>
       </c>
       <c r="F627" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G627" s="5" t="s">
-        <v>258</v>
+        <v>1762</v>
       </c>
       <c r="H627" s="4" t="s">
-        <v>259</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="628" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B628" s="6" t="s">
-        <v>2277</v>
+        <v>2274</v>
       </c>
       <c r="C628" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D628" s="6" t="s">
-        <v>2278</v>
+        <v>2275</v>
       </c>
       <c r="E628" s="6" t="s">
-        <v>2279</v>
+        <v>2276</v>
       </c>
       <c r="F628" s="6" t="s">
-        <v>527</v>
+        <v>1701</v>
       </c>
       <c r="G628" s="7" t="s">
-        <v>2280</v>
+        <v>1762</v>
       </c>
       <c r="H628" s="6" t="s">
-        <v>2281</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="629" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B629" s="4" t="s">
-        <v>2282</v>
+        <v>2277</v>
       </c>
       <c r="C629" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D629" s="4" t="s">
-        <v>2283</v>
+        <v>2278</v>
       </c>
       <c r="E629" s="4" t="s">
-        <v>2284</v>
+        <v>2279</v>
       </c>
       <c r="F629" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G629" s="5" t="s">
-        <v>2280</v>
+        <v>1762</v>
       </c>
       <c r="H629" s="4" t="s">
-        <v>2281</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="630" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B630" s="6" t="s">
-        <v>2285</v>
+        <v>2280</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D630" s="6" t="s">
-        <v>2286</v>
+        <v>2281</v>
       </c>
       <c r="E630" s="6" t="s">
-        <v>2287</v>
+        <v>2282</v>
       </c>
       <c r="F630" s="6" t="s">
-        <v>1685</v>
+        <v>108</v>
       </c>
       <c r="G630" s="7" t="s">
-        <v>2280</v>
+        <v>1762</v>
       </c>
       <c r="H630" s="6" t="s">
-        <v>2281</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="631" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B631" s="4" t="s">
-        <v>2288</v>
+        <v>2283</v>
       </c>
       <c r="C631" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D631" s="4" t="s">
-        <v>2289</v>
+        <v>2284</v>
       </c>
       <c r="E631" s="4" t="s">
-        <v>2290</v>
+        <v>2285</v>
       </c>
       <c r="F631" s="4" t="s">
-        <v>251</v>
+        <v>79</v>
       </c>
       <c r="G631" s="5" t="s">
-        <v>2280</v>
+        <v>1762</v>
       </c>
       <c r="H631" s="4" t="s">
-        <v>2281</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="632" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B632" s="6" t="s">
-        <v>2291</v>
+        <v>2286</v>
       </c>
       <c r="C632" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D632" s="6" t="s">
-        <v>2292</v>
+        <v>2287</v>
       </c>
       <c r="E632" s="6" t="s">
-        <v>2293</v>
+        <v>2288</v>
       </c>
       <c r="F632" s="6" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G632" s="7" t="s">
-        <v>2280</v>
+        <v>1762</v>
       </c>
       <c r="H632" s="6" t="s">
-        <v>2281</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="633" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B633" s="4" t="s">
-        <v>2294</v>
+        <v>2289</v>
       </c>
       <c r="C633" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D633" s="4" t="s">
-        <v>2295</v>
+        <v>2290</v>
       </c>
       <c r="E633" s="4" t="s">
-        <v>2296</v>
+        <v>2291</v>
       </c>
       <c r="F633" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G633" s="5" t="s">
-        <v>2280</v>
+        <v>1426</v>
       </c>
       <c r="H633" s="4" t="s">
-        <v>2281</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="634" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B634" s="6" t="s">
-        <v>2297</v>
+        <v>2292</v>
       </c>
       <c r="C634" s="7" t="s">
-        <v>1193</v>
+        <v>105</v>
       </c>
       <c r="D634" s="6" t="s">
-        <v>2298</v>
+        <v>2293</v>
       </c>
       <c r="E634" s="6" t="s">
-        <v>2299</v>
+        <v>2294</v>
       </c>
       <c r="F634" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G634" s="7" t="s">
-        <v>2280</v>
+        <v>1403</v>
       </c>
       <c r="H634" s="6" t="s">
-        <v>2281</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="635" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B635" s="4" t="s">
-        <v>2300</v>
+        <v>2295</v>
       </c>
       <c r="C635" s="5" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D635" s="4" t="s">
-        <v>2301</v>
+        <v>2296</v>
       </c>
       <c r="E635" s="4" t="s">
-        <v>2302</v>
+        <v>2297</v>
       </c>
       <c r="F635" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G635" s="5" t="s">
-        <v>2280</v>
+        <v>261</v>
       </c>
       <c r="H635" s="4" t="s">
-        <v>2281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="636" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B636" s="6" t="s">
-        <v>2303</v>
+        <v>2298</v>
       </c>
       <c r="C636" s="7" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D636" s="6" t="s">
-        <v>2304</v>
+        <v>2299</v>
       </c>
       <c r="E636" s="6" t="s">
-        <v>2305</v>
+        <v>2300</v>
       </c>
       <c r="F636" s="6" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G636" s="7" t="s">
-        <v>2280</v>
+        <v>1969</v>
       </c>
       <c r="H636" s="6" t="s">
-        <v>2281</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="637" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B637" s="4" t="s">
-        <v>2306</v>
+        <v>2301</v>
       </c>
       <c r="C637" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D637" s="4" t="s">
-        <v>2307</v>
+        <v>2302</v>
       </c>
       <c r="E637" s="4" t="s">
-        <v>2308</v>
+        <v>2303</v>
       </c>
       <c r="F637" s="4" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="G637" s="5" t="s">
-        <v>2309</v>
+        <v>2304</v>
       </c>
       <c r="H637" s="4" t="s">
-        <v>2310</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="638" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B638" s="6" t="s">
-        <v>2311</v>
+        <v>2306</v>
       </c>
       <c r="C638" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D638" s="6" t="s">
-        <v>2312</v>
+        <v>2307</v>
       </c>
       <c r="E638" s="6" t="s">
-        <v>2313</v>
+        <v>2308</v>
       </c>
       <c r="F638" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G638" s="7" t="s">
-        <v>2309</v>
+        <v>2304</v>
       </c>
       <c r="H638" s="6" t="s">
-        <v>2310</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="639" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B639" s="4" t="s">
-        <v>2314</v>
+        <v>2309</v>
       </c>
       <c r="C639" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D639" s="4" t="s">
-        <v>2315</v>
+        <v>2310</v>
       </c>
       <c r="E639" s="4" t="s">
-        <v>2316</v>
+        <v>2311</v>
       </c>
       <c r="F639" s="4" t="s">
-        <v>108</v>
+        <v>1701</v>
       </c>
       <c r="G639" s="5" t="s">
-        <v>2309</v>
+        <v>2304</v>
       </c>
       <c r="H639" s="4" t="s">
-        <v>2310</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="640" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B640" s="6" t="s">
-        <v>2317</v>
+        <v>2312</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D640" s="6" t="s">
-        <v>2318</v>
+        <v>2313</v>
       </c>
       <c r="E640" s="6" t="s">
-        <v>2319</v>
+        <v>2314</v>
       </c>
       <c r="F640" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G640" s="7" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H640" s="6" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="641" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B641" s="4" t="s">
-        <v>2322</v>
+        <v>2315</v>
       </c>
       <c r="C641" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D641" s="4" t="s">
-        <v>2323</v>
+        <v>2316</v>
       </c>
       <c r="E641" s="4" t="s">
-        <v>2324</v>
+        <v>2317</v>
       </c>
       <c r="F641" s="4" t="s">
-        <v>1685</v>
+        <v>79</v>
       </c>
       <c r="G641" s="5" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H641" s="4" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="642" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B642" s="6" t="s">
-        <v>2325</v>
+        <v>2318</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D642" s="6" t="s">
-        <v>2326</v>
+        <v>2319</v>
       </c>
       <c r="E642" s="6" t="s">
-        <v>2327</v>
+        <v>2320</v>
       </c>
       <c r="F642" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G642" s="7" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H642" s="6" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="643" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B643" s="4" t="s">
-        <v>2328</v>
+        <v>2321</v>
       </c>
       <c r="C643" s="5" t="s">
-        <v>105</v>
+        <v>1202</v>
       </c>
       <c r="D643" s="4" t="s">
-        <v>2329</v>
+        <v>2322</v>
       </c>
       <c r="E643" s="4" t="s">
-        <v>2330</v>
+        <v>2323</v>
       </c>
       <c r="F643" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G643" s="5" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H643" s="4" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="644" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B644" s="6" t="s">
-        <v>2331</v>
+        <v>2324</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D644" s="6" t="s">
-        <v>2332</v>
+        <v>2325</v>
       </c>
       <c r="E644" s="6" t="s">
-        <v>2333</v>
+        <v>2326</v>
       </c>
       <c r="F644" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G644" s="7" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H644" s="6" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="645" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B645" s="4" t="s">
-        <v>2334</v>
+        <v>2327</v>
       </c>
       <c r="C645" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D645" s="4" t="s">
-        <v>2335</v>
+        <v>2328</v>
       </c>
       <c r="E645" s="4" t="s">
-        <v>2336</v>
+        <v>2329</v>
       </c>
       <c r="F645" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G645" s="5" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H645" s="4" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="646" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B646" s="6" t="s">
-        <v>2337</v>
+        <v>2330</v>
       </c>
       <c r="C646" s="7" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D646" s="6" t="s">
-        <v>2338</v>
+        <v>2331</v>
       </c>
       <c r="E646" s="6" t="s">
-        <v>2339</v>
+        <v>2332</v>
       </c>
       <c r="F646" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G646" s="7" t="s">
-        <v>2320</v>
+        <v>2333</v>
       </c>
       <c r="H646" s="6" t="s">
-        <v>2321</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="647" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B647" s="4" t="s">
-        <v>2340</v>
+        <v>2335</v>
       </c>
       <c r="C647" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D647" s="4" t="s">
-        <v>2341</v>
+        <v>2336</v>
       </c>
       <c r="E647" s="4" t="s">
-        <v>2342</v>
+        <v>2337</v>
       </c>
       <c r="F647" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G647" s="5" t="s">
-        <v>2343</v>
+        <v>2333</v>
       </c>
       <c r="H647" s="4" t="s">
-        <v>2344</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="648" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B648" s="6" t="s">
-        <v>2345</v>
+        <v>2338</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D648" s="6" t="s">
-        <v>2346</v>
+        <v>2339</v>
       </c>
       <c r="E648" s="6" t="s">
-        <v>2347</v>
+        <v>2340</v>
       </c>
       <c r="F648" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G648" s="7" t="s">
-        <v>2343</v>
+        <v>2333</v>
       </c>
       <c r="H648" s="6" t="s">
-        <v>2344</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="649" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B649" s="4" t="s">
-        <v>2348</v>
+        <v>2341</v>
       </c>
       <c r="C649" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D649" s="4" t="s">
-        <v>2349</v>
+        <v>2342</v>
       </c>
       <c r="E649" s="4" t="s">
-        <v>2350</v>
+        <v>2343</v>
       </c>
       <c r="F649" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G649" s="5" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="H649" s="4" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="650" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B650" s="6" t="s">
-        <v>2351</v>
+        <v>2346</v>
       </c>
       <c r="C650" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D650" s="6" t="s">
-        <v>2352</v>
+        <v>2347</v>
       </c>
       <c r="E650" s="6" t="s">
-        <v>2353</v>
+        <v>2348</v>
       </c>
       <c r="F650" s="6" t="s">
-        <v>163</v>
+        <v>1701</v>
       </c>
       <c r="G650" s="7" t="s">
-        <v>1503</v>
+        <v>2344</v>
       </c>
       <c r="H650" s="6" t="s">
-        <v>1504</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="651" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B651" s="4" t="s">
-        <v>2354</v>
+        <v>2349</v>
       </c>
       <c r="C651" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D651" s="4" t="s">
-        <v>2355</v>
+        <v>2350</v>
       </c>
       <c r="E651" s="4" t="s">
-        <v>2356</v>
+        <v>2351</v>
       </c>
       <c r="F651" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G651" s="5" t="s">
-        <v>1503</v>
+        <v>2344</v>
       </c>
       <c r="H651" s="4" t="s">
-        <v>1504</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="652" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B652" s="6" t="s">
-        <v>2357</v>
+        <v>2352</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D652" s="6" t="s">
-        <v>2358</v>
+        <v>2353</v>
       </c>
       <c r="E652" s="6" t="s">
-        <v>2359</v>
+        <v>2354</v>
       </c>
       <c r="F652" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G652" s="7" t="s">
-        <v>2140</v>
+        <v>2344</v>
       </c>
       <c r="H652" s="6" t="s">
-        <v>2141</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="653" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B653" s="4" t="s">
-        <v>2360</v>
+        <v>2355</v>
       </c>
       <c r="C653" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D653" s="4" t="s">
-        <v>1656</v>
+        <v>2356</v>
       </c>
       <c r="E653" s="4" t="s">
-        <v>2361</v>
+        <v>2357</v>
       </c>
       <c r="F653" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G653" s="5" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="H653" s="4" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="654" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B654" s="6" t="s">
-        <v>2362</v>
+        <v>2358</v>
       </c>
       <c r="C654" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D654" s="6" t="s">
-        <v>2363</v>
+        <v>2359</v>
       </c>
       <c r="E654" s="6" t="s">
-        <v>2364</v>
+        <v>2360</v>
       </c>
       <c r="F654" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G654" s="7" t="s">
-        <v>2040</v>
+        <v>2344</v>
       </c>
       <c r="H654" s="6" t="s">
-        <v>2041</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="655" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B655" s="4" t="s">
-        <v>2365</v>
+        <v>2361</v>
       </c>
       <c r="C655" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D655" s="4" t="s">
-        <v>2366</v>
+        <v>2362</v>
       </c>
       <c r="E655" s="4" t="s">
-        <v>2367</v>
+        <v>2363</v>
       </c>
       <c r="F655" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G655" s="5" t="s">
-        <v>2040</v>
+        <v>2344</v>
       </c>
       <c r="H655" s="4" t="s">
-        <v>2041</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="656" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B656" s="6" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C656" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D656" s="6" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E656" s="6" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F656" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G656" s="7" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H656" s="6" t="s">
         <v>2368</v>
-      </c>
-[...16 lines deleted...]
-        <v>2372</v>
       </c>
     </row>
     <row r="657" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B657" s="4" t="s">
-        <v>2373</v>
+        <v>2369</v>
       </c>
       <c r="C657" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D657" s="4" t="s">
-        <v>2374</v>
+        <v>2370</v>
       </c>
       <c r="E657" s="4" t="s">
-        <v>2375</v>
+        <v>2371</v>
       </c>
       <c r="F657" s="4" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G657" s="5" t="s">
-        <v>2371</v>
+        <v>2367</v>
       </c>
       <c r="H657" s="4" t="s">
-        <v>2372</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="658" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B658" s="6" t="s">
-        <v>2376</v>
+        <v>2372</v>
       </c>
       <c r="C658" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D658" s="6" t="s">
-        <v>2377</v>
+        <v>2373</v>
       </c>
       <c r="E658" s="6" t="s">
-        <v>2378</v>
+        <v>2374</v>
       </c>
       <c r="F658" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G658" s="7" t="s">
-        <v>2206</v>
+        <v>2367</v>
       </c>
       <c r="H658" s="6" t="s">
-        <v>2207</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="659" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B659" s="4" t="s">
-        <v>2379</v>
+        <v>2375</v>
       </c>
       <c r="C659" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D659" s="4" t="s">
-        <v>2380</v>
+        <v>2376</v>
       </c>
       <c r="E659" s="4" t="s">
-        <v>2381</v>
+        <v>2377</v>
       </c>
       <c r="F659" s="4" t="s">
-        <v>251</v>
+        <v>163</v>
       </c>
       <c r="G659" s="5" t="s">
-        <v>2206</v>
+        <v>1519</v>
       </c>
       <c r="H659" s="4" t="s">
-        <v>2207</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="660" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B660" s="6" t="s">
-        <v>2382</v>
+        <v>2378</v>
       </c>
       <c r="C660" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D660" s="6" t="s">
-        <v>2383</v>
+        <v>2379</v>
       </c>
       <c r="E660" s="6" t="s">
-        <v>2384</v>
+        <v>2380</v>
       </c>
       <c r="F660" s="6" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="G660" s="7" t="s">
-        <v>2206</v>
+        <v>1519</v>
       </c>
       <c r="H660" s="6" t="s">
-        <v>2207</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="661" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B661" s="4" t="s">
-        <v>2385</v>
+        <v>2381</v>
       </c>
       <c r="C661" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D661" s="4" t="s">
-        <v>2386</v>
+        <v>2382</v>
       </c>
       <c r="E661" s="4" t="s">
-        <v>2387</v>
+        <v>2383</v>
       </c>
       <c r="F661" s="4" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G661" s="5" t="s">
-        <v>2206</v>
+        <v>2161</v>
       </c>
       <c r="H661" s="4" t="s">
-        <v>2207</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="662" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B662" s="6" t="s">
-        <v>2388</v>
+        <v>2384</v>
       </c>
       <c r="C662" s="7" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D662" s="6" t="s">
-        <v>2389</v>
+        <v>1672</v>
       </c>
       <c r="E662" s="6" t="s">
-        <v>2390</v>
+        <v>2385</v>
       </c>
       <c r="F662" s="6" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="G662" s="7" t="s">
-        <v>2206</v>
+        <v>2367</v>
       </c>
       <c r="H662" s="6" t="s">
-        <v>2207</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="663" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B663" s="4" t="s">
-        <v>2391</v>
+        <v>2386</v>
       </c>
       <c r="C663" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D663" s="4" t="s">
-        <v>2392</v>
+        <v>2387</v>
       </c>
       <c r="E663" s="4" t="s">
-        <v>2393</v>
+        <v>2388</v>
       </c>
       <c r="F663" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G663" s="5" t="s">
-        <v>2206</v>
+        <v>2058</v>
       </c>
       <c r="H663" s="4" t="s">
-        <v>2207</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="664" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B664" s="6" t="s">
-        <v>2394</v>
+        <v>2389</v>
       </c>
       <c r="C664" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D664" s="6" t="s">
-        <v>2395</v>
+        <v>2390</v>
       </c>
       <c r="E664" s="6" t="s">
-        <v>2396</v>
+        <v>2391</v>
       </c>
       <c r="F664" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G664" s="7" t="s">
-        <v>2280</v>
+        <v>2058</v>
       </c>
       <c r="H664" s="6" t="s">
-        <v>2281</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="665" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B665" s="4" t="s">
-        <v>2397</v>
+        <v>2392</v>
       </c>
       <c r="C665" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D665" s="4" t="s">
-        <v>2209</v>
+        <v>2393</v>
       </c>
       <c r="E665" s="4" t="s">
-        <v>2398</v>
+        <v>2394</v>
       </c>
       <c r="F665" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G665" s="5" t="s">
-        <v>2343</v>
+        <v>2395</v>
       </c>
       <c r="H665" s="4" t="s">
-        <v>2344</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="666" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B666" s="6" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C666" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D666" s="6" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E666" s="6" t="s">
         <v>2399</v>
       </c>
-      <c r="C666" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F666" s="6" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G666" s="7" t="s">
-        <v>2206</v>
+        <v>2395</v>
       </c>
       <c r="H666" s="6" t="s">
-        <v>2207</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="667" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B667" s="4" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C667" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D667" s="4" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E667" s="4" t="s">
         <v>2402</v>
       </c>
-      <c r="C667" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F667" s="4" t="s">
-        <v>251</v>
+        <v>175</v>
       </c>
       <c r="G667" s="5" t="s">
-        <v>2280</v>
+        <v>2227</v>
       </c>
       <c r="H667" s="4" t="s">
-        <v>2281</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="668" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B668" s="6" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C668" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D668" s="6" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E668" s="6" t="s">
         <v>2405</v>
       </c>
-      <c r="C668" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F668" s="6" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G668" s="7" t="s">
-        <v>2206</v>
+        <v>2227</v>
       </c>
       <c r="H668" s="6" t="s">
-        <v>2207</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="669" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B669" s="4" t="s">
-        <v>2408</v>
+        <v>2406</v>
       </c>
       <c r="C669" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D669" s="4" t="s">
-        <v>2138</v>
+        <v>2407</v>
       </c>
       <c r="E669" s="4" t="s">
-        <v>2409</v>
+        <v>2408</v>
       </c>
       <c r="F669" s="4" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="G669" s="5" t="s">
-        <v>2140</v>
+        <v>2227</v>
       </c>
       <c r="H669" s="4" t="s">
-        <v>2141</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="670" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B670" s="6" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C670" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D670" s="6" t="s">
         <v>2410</v>
       </c>
-      <c r="C670" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D670" s="6" t="s">
+      <c r="E670" s="6" t="s">
         <v>2411</v>
       </c>
-      <c r="E670" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F670" s="6" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G670" s="7" t="s">
-        <v>258</v>
+        <v>2227</v>
       </c>
       <c r="H670" s="6" t="s">
-        <v>259</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="671" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B671" s="4" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C671" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D671" s="4" t="s">
         <v>2413</v>
       </c>
-      <c r="C671" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D671" s="4" t="s">
+      <c r="E671" s="4" t="s">
         <v>2414</v>
       </c>
-      <c r="E671" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F671" s="4" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="G671" s="5" t="s">
-        <v>1597</v>
+        <v>2227</v>
       </c>
       <c r="H671" s="4" t="s">
-        <v>1598</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="672" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B672" s="6" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C672" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D672" s="6" t="s">
         <v>2416</v>
       </c>
-      <c r="C672" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D672" s="6" t="s">
+      <c r="E672" s="6" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
       <c r="F672" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G672" s="7" t="s">
-        <v>2040</v>
+        <v>2227</v>
       </c>
       <c r="H672" s="6" t="s">
-        <v>2041</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="673" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B673" s="4" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C673" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D673" s="4" t="s">
         <v>2419</v>
       </c>
-      <c r="C673" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D673" s="4" t="s">
+      <c r="E673" s="4" t="s">
         <v>2420</v>
       </c>
-      <c r="E673" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F673" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G673" s="5" t="s">
-        <v>2140</v>
+        <v>2304</v>
       </c>
       <c r="H673" s="4" t="s">
-        <v>2141</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="674" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B674" s="6" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C674" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D674" s="6" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E674" s="6" t="s">
         <v>2422</v>
       </c>
-      <c r="C674" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F674" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="G674" s="7" t="s">
-        <v>2280</v>
+        <v>2367</v>
       </c>
       <c r="H674" s="6" t="s">
-        <v>2281</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="675" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B675" s="4" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C675" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D675" s="4" t="s">
         <v>2424</v>
       </c>
-      <c r="C675" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D675" s="4" t="s">
+      <c r="E675" s="4" t="s">
         <v>2425</v>
       </c>
-      <c r="E675" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F675" s="4" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="G675" s="5" t="s">
-        <v>2280</v>
+        <v>2227</v>
       </c>
       <c r="H675" s="4" t="s">
-        <v>2281</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="676" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B676" s="6" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D676" s="6" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E676" s="6" t="s">
         <v>2428</v>
       </c>
-      <c r="E676" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F676" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G676" s="7" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H676" s="6" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="677" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B677" s="4" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C677" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D677" s="4" t="s">
         <v>2430</v>
       </c>
-      <c r="C677" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D677" s="4" t="s">
+      <c r="E677" s="4" t="s">
         <v>2431</v>
       </c>
-      <c r="E677" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F677" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G677" s="5" t="s">
-        <v>2181</v>
+        <v>2227</v>
       </c>
       <c r="H677" s="4" t="s">
-        <v>2182</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="678" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B678" s="6" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C678" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D678" s="6" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E678" s="6" t="s">
         <v>2433</v>
       </c>
-      <c r="C678" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F678" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G678" s="7" t="s">
-        <v>2195</v>
+        <v>2161</v>
       </c>
       <c r="H678" s="6" t="s">
-        <v>2196</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="679" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B679" s="4" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C679" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D679" s="4" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E679" s="4" t="s">
         <v>2436</v>
       </c>
-      <c r="C679" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F679" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G679" s="5" t="s">
-        <v>2280</v>
+        <v>261</v>
       </c>
       <c r="H679" s="4" t="s">
-        <v>2281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="680" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B680" s="6" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C680" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D680" s="6" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E680" s="6" t="s">
         <v>2439</v>
       </c>
-      <c r="C680" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F680" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G680" s="7" t="s">
-        <v>2280</v>
+        <v>1613</v>
       </c>
       <c r="H680" s="6" t="s">
-        <v>2281</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="681" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B681" s="4" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C681" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D681" s="4" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E681" s="4" t="s">
         <v>2442</v>
       </c>
-      <c r="C681" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F681" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G681" s="5" t="s">
-        <v>2181</v>
+        <v>2058</v>
       </c>
       <c r="H681" s="4" t="s">
-        <v>2182</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="682" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B682" s="6" t="s">
-        <v>2445</v>
+        <v>2443</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D682" s="6" t="s">
-        <v>2446</v>
+        <v>2444</v>
       </c>
       <c r="E682" s="6" t="s">
-        <v>2447</v>
+        <v>2445</v>
       </c>
       <c r="F682" s="6" t="s">
-        <v>1685</v>
+        <v>11</v>
       </c>
       <c r="G682" s="7" t="s">
-        <v>1387</v>
+        <v>2161</v>
       </c>
       <c r="H682" s="6" t="s">
-        <v>1388</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="683" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B683" s="4" t="s">
-        <v>2448</v>
+        <v>2446</v>
       </c>
       <c r="C683" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D683" s="4" t="s">
-        <v>2449</v>
+        <v>2325</v>
       </c>
       <c r="E683" s="4" t="s">
-        <v>2450</v>
+        <v>2447</v>
       </c>
       <c r="F683" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G683" s="5" t="s">
-        <v>2451</v>
+        <v>2304</v>
       </c>
       <c r="H683" s="4" t="s">
-        <v>2452</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="684" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B684" s="6" t="s">
-        <v>2453</v>
+        <v>2448</v>
       </c>
       <c r="C684" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D684" s="6" t="s">
-        <v>2454</v>
+        <v>2449</v>
       </c>
       <c r="E684" s="6" t="s">
-        <v>2455</v>
+        <v>2450</v>
       </c>
       <c r="F684" s="6" t="s">
-        <v>11</v>
+        <v>283</v>
       </c>
       <c r="G684" s="7" t="s">
-        <v>1387</v>
+        <v>2304</v>
       </c>
       <c r="H684" s="6" t="s">
-        <v>1388</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="685" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B685" s="4" t="s">
-        <v>2456</v>
+        <v>2451</v>
       </c>
       <c r="C685" s="5" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D685" s="4" t="s">
-        <v>2457</v>
+        <v>2452</v>
       </c>
       <c r="E685" s="4" t="s">
-        <v>2458</v>
+        <v>2453</v>
       </c>
       <c r="F685" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G685" s="5" t="s">
-        <v>1387</v>
+        <v>2344</v>
       </c>
       <c r="H685" s="4" t="s">
-        <v>1388</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="686" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B686" s="6" t="s">
-        <v>2459</v>
+        <v>2454</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D686" s="6" t="s">
-        <v>2460</v>
+        <v>2455</v>
       </c>
       <c r="E686" s="6" t="s">
-        <v>2461</v>
+        <v>2456</v>
       </c>
       <c r="F686" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G686" s="7" t="s">
-        <v>2140</v>
+        <v>2202</v>
       </c>
       <c r="H686" s="6" t="s">
-        <v>2141</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="687" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B687" s="4" t="s">
-        <v>2462</v>
+        <v>2457</v>
       </c>
       <c r="C687" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D687" s="4" t="s">
-        <v>2463</v>
+        <v>2458</v>
       </c>
       <c r="E687" s="4" t="s">
-        <v>2464</v>
+        <v>2459</v>
       </c>
       <c r="F687" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G687" s="5" t="s">
-        <v>2195</v>
+        <v>2216</v>
       </c>
       <c r="H687" s="4" t="s">
-        <v>2196</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="688" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B688" s="6" t="s">
-        <v>2465</v>
+        <v>2460</v>
       </c>
       <c r="C688" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D688" s="6" t="s">
-        <v>2466</v>
+        <v>2461</v>
       </c>
       <c r="E688" s="6" t="s">
-        <v>2467</v>
+        <v>2462</v>
       </c>
       <c r="F688" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G688" s="7" t="s">
-        <v>2206</v>
+        <v>2304</v>
       </c>
       <c r="H688" s="6" t="s">
-        <v>2207</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="689" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B689" s="4" t="s">
-        <v>2468</v>
+        <v>2463</v>
       </c>
       <c r="C689" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D689" s="4" t="s">
-        <v>2469</v>
+        <v>2464</v>
       </c>
       <c r="E689" s="4" t="s">
-        <v>2470</v>
+        <v>2465</v>
       </c>
       <c r="F689" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G689" s="5" t="s">
-        <v>2280</v>
+        <v>2304</v>
       </c>
       <c r="H689" s="4" t="s">
-        <v>2281</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="690" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B690" s="6" t="s">
-        <v>2471</v>
+        <v>2466</v>
       </c>
       <c r="C690" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D690" s="6" t="s">
-        <v>2472</v>
+        <v>2467</v>
       </c>
       <c r="E690" s="6" t="s">
-        <v>2473</v>
+        <v>2468</v>
       </c>
       <c r="F690" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G690" s="7" t="s">
-        <v>2280</v>
+        <v>2202</v>
       </c>
       <c r="H690" s="6" t="s">
-        <v>2281</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="691" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B691" s="4" t="s">
-        <v>2474</v>
+        <v>2469</v>
       </c>
       <c r="C691" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D691" s="4" t="s">
-        <v>2475</v>
+        <v>2470</v>
       </c>
       <c r="E691" s="4" t="s">
-        <v>2476</v>
+        <v>2471</v>
       </c>
       <c r="F691" s="4" t="s">
-        <v>11</v>
+        <v>1701</v>
       </c>
       <c r="G691" s="5" t="s">
-        <v>2309</v>
+        <v>1403</v>
       </c>
       <c r="H691" s="4" t="s">
-        <v>2310</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="692" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B692" s="6" t="s">
-        <v>2477</v>
+        <v>2472</v>
       </c>
       <c r="C692" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D692" s="6" t="s">
-        <v>2478</v>
+        <v>2473</v>
       </c>
       <c r="E692" s="6" t="s">
-        <v>2479</v>
+        <v>2474</v>
       </c>
       <c r="F692" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G692" s="7" t="s">
-        <v>2320</v>
+        <v>2475</v>
       </c>
       <c r="H692" s="6" t="s">
-        <v>2321</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="693" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B693" s="4" t="s">
-        <v>2480</v>
+        <v>2477</v>
       </c>
       <c r="C693" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D693" s="4" t="s">
-        <v>2481</v>
+        <v>2478</v>
       </c>
       <c r="E693" s="4" t="s">
-        <v>2482</v>
+        <v>2479</v>
       </c>
       <c r="F693" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G693" s="5" t="s">
-        <v>2343</v>
+        <v>1403</v>
       </c>
       <c r="H693" s="4" t="s">
-        <v>2344</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="694" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B694" s="6" t="s">
-        <v>2483</v>
+        <v>2480</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D694" s="6" t="s">
-        <v>2484</v>
+        <v>2481</v>
       </c>
       <c r="E694" s="6" t="s">
-        <v>2485</v>
+        <v>2482</v>
       </c>
       <c r="F694" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G694" s="7" t="s">
-        <v>1503</v>
+        <v>1403</v>
       </c>
       <c r="H694" s="6" t="s">
-        <v>1504</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="695" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B695" s="4" t="s">
-        <v>2486</v>
+        <v>2483</v>
       </c>
       <c r="C695" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D695" s="4" t="s">
-        <v>2487</v>
+        <v>2484</v>
       </c>
       <c r="E695" s="4" t="s">
-        <v>2488</v>
+        <v>2485</v>
       </c>
       <c r="F695" s="4" t="s">
-        <v>251</v>
+        <v>79</v>
       </c>
       <c r="G695" s="5" t="s">
-        <v>1387</v>
+        <v>2161</v>
       </c>
       <c r="H695" s="4" t="s">
-        <v>1388</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="696" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B696" s="6" t="s">
-        <v>2489</v>
+        <v>2486</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D696" s="6" t="s">
-        <v>2490</v>
+        <v>2487</v>
       </c>
       <c r="E696" s="6" t="s">
-        <v>2491</v>
+        <v>2488</v>
       </c>
       <c r="F696" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G696" s="7" t="s">
-        <v>2206</v>
+        <v>2216</v>
       </c>
       <c r="H696" s="6" t="s">
-        <v>2207</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="697" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B697" s="4" t="s">
-        <v>2492</v>
+        <v>2489</v>
       </c>
       <c r="C697" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D697" s="4" t="s">
-        <v>2493</v>
+        <v>2490</v>
       </c>
       <c r="E697" s="4" t="s">
-        <v>2494</v>
+        <v>2491</v>
       </c>
       <c r="F697" s="4" t="s">
-        <v>1685</v>
+        <v>108</v>
       </c>
       <c r="G697" s="5" t="s">
-        <v>1746</v>
+        <v>2227</v>
       </c>
       <c r="H697" s="4" t="s">
-        <v>1747</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="698" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B698" s="6" t="s">
-        <v>2495</v>
+        <v>2492</v>
       </c>
       <c r="C698" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D698" s="6" t="s">
-        <v>2496</v>
+        <v>2493</v>
       </c>
       <c r="E698" s="6" t="s">
-        <v>2497</v>
+        <v>2494</v>
       </c>
       <c r="F698" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G698" s="7" t="s">
-        <v>2280</v>
+        <v>2304</v>
       </c>
       <c r="H698" s="6" t="s">
-        <v>2281</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="699" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B699" s="4" t="s">
-        <v>2498</v>
+        <v>2495</v>
       </c>
       <c r="C699" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D699" s="4" t="s">
-        <v>2395</v>
+        <v>2496</v>
       </c>
       <c r="E699" s="4" t="s">
-        <v>2499</v>
+        <v>2497</v>
       </c>
       <c r="F699" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G699" s="5" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
       <c r="H699" s="4" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="700" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B700" s="6" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C700" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D700" s="6" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E700" s="6" t="s">
         <v>2500</v>
       </c>
-      <c r="C700" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F700" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G700" s="7" t="s">
-        <v>2320</v>
+        <v>2333</v>
       </c>
       <c r="H700" s="6" t="s">
-        <v>2321</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="701" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B701" s="4" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C701" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D701" s="4" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E701" s="4" t="s">
         <v>2503</v>
       </c>
-      <c r="C701" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F701" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G701" s="5" t="s">
-        <v>2280</v>
+        <v>2344</v>
       </c>
       <c r="H701" s="4" t="s">
-        <v>2281</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="702" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B702" s="6" t="s">
-        <v>2505</v>
+        <v>2504</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D702" s="6" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E702" s="6" t="s">
         <v>2506</v>
       </c>
-      <c r="E702" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F702" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G702" s="7" t="s">
-        <v>1387</v>
+        <v>2367</v>
       </c>
       <c r="H702" s="6" t="s">
-        <v>1388</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="703" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B703" s="4" t="s">
-        <v>2508</v>
+        <v>2507</v>
       </c>
       <c r="C703" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D703" s="4" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E703" s="4" t="s">
         <v>2509</v>
       </c>
-      <c r="E703" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F703" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G703" s="5" t="s">
-        <v>258</v>
+        <v>1519</v>
       </c>
       <c r="H703" s="4" t="s">
-        <v>259</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="704" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B704" s="6" t="s">
-        <v>2511</v>
+        <v>2510</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D704" s="6" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E704" s="6" t="s">
         <v>2512</v>
       </c>
-      <c r="E704" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F704" s="6" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G704" s="7" t="s">
-        <v>258</v>
+        <v>1403</v>
       </c>
       <c r="H704" s="6" t="s">
-        <v>259</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="705" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B705" s="4" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C705" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D705" s="4" t="s">
         <v>2514</v>
-      </c>
-[...4 lines deleted...]
-        <v>1559</v>
       </c>
       <c r="E705" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="F705" s="4" t="s">
-        <v>1685</v>
+        <v>108</v>
       </c>
       <c r="G705" s="5" t="s">
-        <v>1387</v>
+        <v>2227</v>
       </c>
       <c r="H705" s="4" t="s">
-        <v>1388</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="706" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B706" s="6" t="s">
         <v>2516</v>
       </c>
       <c r="C706" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>2517</v>
       </c>
       <c r="E706" s="6" t="s">
         <v>2518</v>
       </c>
       <c r="F706" s="6" t="s">
-        <v>251</v>
+        <v>1701</v>
       </c>
       <c r="G706" s="7" t="s">
-        <v>1365</v>
+        <v>1762</v>
       </c>
       <c r="H706" s="6" t="s">
-        <v>1366</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="707" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B707" s="4" t="s">
         <v>2519</v>
       </c>
       <c r="C707" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D707" s="4" t="s">
         <v>2520</v>
       </c>
       <c r="E707" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="F707" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G707" s="5" t="s">
-        <v>1410</v>
+        <v>2304</v>
       </c>
       <c r="H707" s="4" t="s">
-        <v>1411</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="708" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B708" s="6" t="s">
         <v>2522</v>
       </c>
       <c r="C708" s="7" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D708" s="6" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E708" s="6" t="s">
         <v>2523</v>
       </c>
-      <c r="E708" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F708" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G708" s="7" t="s">
-        <v>1746</v>
+        <v>2344</v>
       </c>
       <c r="H708" s="6" t="s">
-        <v>1747</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="709" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B709" s="4" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C709" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D709" s="4" t="s">
         <v>2525</v>
       </c>
-      <c r="C709" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D709" s="4" t="s">
+      <c r="E709" s="4" t="s">
         <v>2526</v>
-      </c>
-[...1 lines deleted...]
-        <v>2527</v>
       </c>
       <c r="F709" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G709" s="5" t="s">
-        <v>1746</v>
+        <v>2344</v>
       </c>
       <c r="H709" s="4" t="s">
-        <v>1747</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="710" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B710" s="6" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C710" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D710" s="6" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E710" s="6" t="s">
         <v>2528</v>
       </c>
-      <c r="C710" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F710" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G710" s="7" t="s">
-        <v>1410</v>
+        <v>2304</v>
       </c>
       <c r="H710" s="6" t="s">
-        <v>1411</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="711" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B711" s="4" t="s">
-        <v>2530</v>
+        <v>2529</v>
       </c>
       <c r="C711" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D711" s="4" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E711" s="4" t="s">
         <v>2531</v>
       </c>
-      <c r="E711" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F711" s="4" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G711" s="5" t="s">
-        <v>1365</v>
+        <v>1403</v>
       </c>
       <c r="H711" s="4" t="s">
-        <v>1366</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="712" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B712" s="6" t="s">
-        <v>2533</v>
+        <v>2532</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D712" s="6" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E712" s="6" t="s">
         <v>2534</v>
       </c>
-      <c r="E712" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F712" s="6" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="G712" s="7" t="s">
-        <v>1410</v>
+        <v>261</v>
       </c>
       <c r="H712" s="6" t="s">
-        <v>1411</v>
+        <v>262</v>
       </c>
     </row>
     <row r="713" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B713" s="4" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C713" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D713" s="4" t="s">
         <v>2536</v>
       </c>
-      <c r="C713" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D713" s="4" t="s">
+      <c r="E713" s="4" t="s">
         <v>2537</v>
       </c>
-      <c r="E713" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F713" s="4" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="G713" s="5" t="s">
-        <v>2280</v>
+        <v>261</v>
       </c>
       <c r="H713" s="4" t="s">
-        <v>2281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="714" s="1" customFormat="1" ht="19.7321" customHeight="1">
       <c r="B714" s="6" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C714" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D714" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E714" s="6" t="s">
         <v>2539</v>
       </c>
-      <c r="C714" s="7" t="s">
+      <c r="F714" s="6" t="s">
+        <v>1701</v>
+      </c>
+      <c r="G714" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H714" s="6" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="715" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B715" s="4" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C715" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D715" s="4" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E715" s="4" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F715" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="G715" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H715" s="4" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="716" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B716" s="6" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C716" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D716" s="6" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E716" s="6" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F716" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G716" s="7" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H716" s="6" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="717" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B717" s="4" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C717" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D717" s="4" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E717" s="4" t="s">
+        <v>2548</v>
+      </c>
+      <c r="F717" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G717" s="5" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H717" s="4" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="718" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B718" s="6" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C718" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D718" s="6" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E718" s="6" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F718" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G718" s="7" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H718" s="6" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="719" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B719" s="4" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C719" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D719" s="4" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E719" s="4" t="s">
+        <v>2553</v>
+      </c>
+      <c r="F719" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G719" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H719" s="4" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="720" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B720" s="6" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C720" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D720" s="6" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E720" s="6" t="s">
+        <v>2556</v>
+      </c>
+      <c r="F720" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G720" s="7" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H720" s="6" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="721" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B721" s="4" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C721" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D721" s="4" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E721" s="4" t="s">
+        <v>2559</v>
+      </c>
+      <c r="F721" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="G721" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H721" s="4" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="722" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B722" s="6" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C722" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D722" s="6" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E722" s="6" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F722" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G722" s="7" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H722" s="6" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="723" s="1" customFormat="1" ht="19.7321" customHeight="1">
+      <c r="B723" s="4" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C723" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D714" s="6" t="s">
-[...5 lines deleted...]
-      <c r="F714" s="6" t="s">
+      <c r="D723" s="4" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E723" s="4" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F723" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="G714" s="7" t="s">
-[...3 lines deleted...]
-        <v>1816</v>
+      <c r="G723" s="5" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H723" s="4" t="s">
+        <v>1832</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" scale="100" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8ACF22F50DFED4EA1E2DAAFB2B8922B" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="eb5ef1801552cf0904d96c42356c165a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b" xmlns:ns3="da7e0410-8c88-443b-be12-b959cc3caf9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad66c84accc6fd32be94b77b773a2c0f" ns2:_="" ns3:_="">
     <xsd:import namespace="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b"/>
     <xsd:import namespace="da7e0410-8c88-443b-be12-b959cc3caf9c"/>
@@ -24398,59 +24677,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="da7e0410-8c88-443b-be12-b959cc3caf9c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7531D24A-A392-499A-B786-E097489B4B21}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B60475F-3BF9-410F-ADCC-9CF565488E77}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B63F6ABA-86B3-4998-B2C3-015771A89D0D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B5DD95-30E2-47EF-A67C-600EBAEF2FD3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{077DEB6C-17FA-437C-AB62-45C91BCEC79B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CD0F20A-B455-4318-AA1D-CE94A0AF6954}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rapport 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>