--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -1,52 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://corialisinternational.sharepoint.com/sites/Marketing/Shared Documents/Marketing/2026/Poederlijst/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="11_1128BD18F1CFDD51775F0C6F6C56DB90CC21DD96" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43585A57-1497-4882-A44A-AAAAD57B884F}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
     <sheet name="Rapport 1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5041" uniqueCount="2567">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Afwerking Category</t>
   </si>
   <si>
     <t>Productomschrijving</t>
   </si>
   <si>
     <t>Product crossreferentie</t>
   </si>
   <si>
     <t>Naam hoofdleverancier</t>
   </si>
   <si>
     <t>drawingnr.</t>
   </si>
   <si>
     <t>RGBcode</t>
@@ -7713,16789 +7727,17136 @@
   <si>
     <t xml:space="preserve">IC334                              </t>
   </si>
   <si>
     <t xml:space="preserve">WIT IC334                                         </t>
   </si>
   <si>
     <t xml:space="preserve">SC005E                             </t>
   </si>
   <si>
     <t xml:space="preserve">RUSTTC                             </t>
   </si>
   <si>
     <t xml:space="preserve">CORTEN STAAL FIJNSTR. METALLIC MAT                </t>
   </si>
   <si>
     <t xml:space="preserve">067/60116                          </t>
   </si>
   <si>
     <t>Rapport 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <fonts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="00333333"/>
+      <color rgb="FF333333"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="00FFFFFF"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="16"/>
-      <color rgb="00333333"/>
+      <color rgb="FF333333"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0B64A0"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FBFC"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="003877A6"/>
+        <color rgb="FF3877A6"/>
       </left>
       <right style="thin">
-        <color rgb="003877A6"/>
+        <color rgb="FF3877A6"/>
       </right>
       <top style="thin">
-        <color rgb="003877A6"/>
+        <color rgb="FF3877A6"/>
       </top>
       <bottom style="thin">
-        <color rgb="00A5A5B1"/>
+        <color rgb="FFA5A5B1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="00EBEBEB"/>
+        <color rgb="FFEBEBEB"/>
       </left>
       <right style="thin">
-        <color rgb="00EBEBEB"/>
+        <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
-        <color rgb="00EBEBEB"/>
+        <color rgb="FFEBEBEB"/>
       </top>
       <bottom style="thin">
-        <color rgb="00EBEBEB"/>
+        <color rgb="FFEBEBEB"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="bottom"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1" horizontal="left" vertical="bottom"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1" horizontal="center" vertical="bottom"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="bottom"/>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom"/>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="bottom"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G723"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:H723"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.0008" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="12.86482" customWidth="1"/>
+    <col min="1" max="1" width="1" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" customWidth="1"/>
+    <col min="4" max="4" width="39.5703125" customWidth="1"/>
+    <col min="5" max="5" width="22" customWidth="1"/>
+    <col min="6" max="6" width="28.5703125" customWidth="1"/>
+    <col min="7" max="7" width="15" customWidth="1"/>
+    <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="1" customFormat="1" ht="8.5328" customHeight="1"/>
-    <row r="2" s="1" customFormat="1" ht="31.4647" customHeight="1">
+    <row r="1" spans="2:8" s="1" customFormat="1" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:8" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="8" t="s">
         <v>2566</v>
       </c>
     </row>
-    <row r="3" s="1" customFormat="1" ht="18.1322" customHeight="1"/>
-    <row r="4" s="1" customFormat="1" ht="34.6645" customHeight="1">
+    <row r="3" spans="2:8" s="1" customFormat="1" ht="18.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:8" s="1" customFormat="1" ht="34.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="5" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="6" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="7" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="8" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="8" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="9" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="10" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="11" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="12" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="13" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="14" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="14" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="15" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="15" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="16" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="16" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="17" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="17" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="18" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="18" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="19" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="19" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>69</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="20" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="20" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="21" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="21" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="22" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="22" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>83</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="23" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="23" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>83</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="24" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="24" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>91</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="25" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="25" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="26" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="26" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>96</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="27" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="27" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="28" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="28" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>96</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="29" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="29" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>110</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>112</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="30" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="30" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>112</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="31" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="31" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>120</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="32" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="32" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>120</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="33" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="33" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>127</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>120</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="34" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="34" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>129</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>120</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="35" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="35" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="4" t="s">
         <v>130</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>120</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="36" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="36" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>135</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>120</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="37" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="37" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>137</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>138</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="38" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="38" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>143</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>144</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="39" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="39" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="4" t="s">
         <v>146</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>144</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="40" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="40" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>151</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>152</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="41" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="41" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="4" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>152</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="42" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="42" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="6" t="s">
         <v>157</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>152</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="43" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="43" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="4" t="s">
         <v>160</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>161</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>162</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="44" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="44" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="45" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="45" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>170</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>171</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="46" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="46" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="47" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="47" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="4" t="s">
         <v>176</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>177</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>178</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>179</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="48" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="48" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>179</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="49" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="49" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4" t="s">
         <v>184</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>185</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>186</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>187</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="50" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="50" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>191</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>187</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="51" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="51" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="4" t="s">
         <v>192</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>193</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>194</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>195</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="52" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="52" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>199</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>195</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="53" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="53" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="4" t="s">
         <v>200</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>201</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>203</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="54" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="54" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="6" t="s">
         <v>205</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E54" s="6" t="s">
         <v>207</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>203</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="55" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="55" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="4" t="s">
         <v>208</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>209</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>210</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>211</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="56" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="56" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="6" t="s">
         <v>213</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>215</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>216</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="57" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="57" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="4" t="s">
         <v>218</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>219</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>220</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>221</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="58" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="58" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>224</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>225</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>226</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="59" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="59" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="4" t="s">
         <v>228</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>229</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>230</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>226</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="60" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="60" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>233</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>234</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="61" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="61" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="4" t="s">
         <v>236</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>237</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>238</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>239</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="62" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="62" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="6" t="s">
         <v>241</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>239</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="63" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="63" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="4" t="s">
         <v>244</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="64" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="64" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>249</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="65" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="65" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="4" t="s">
         <v>252</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="66" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="66" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="67" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="67" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="4" t="s">
         <v>258</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>259</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>260</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="68" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="68" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>242</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>264</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>239</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="69" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="69" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>266</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>267</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="70" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="70" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="6" t="s">
         <v>268</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>269</v>
       </c>
       <c r="E70" s="6" t="s">
         <v>270</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>83</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="71" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="71" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>272</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>273</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>120</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="72" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="72" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>276</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>234</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="73" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="73" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>278</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>279</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="74" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="74" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>282</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>283</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="75" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="75" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="4" t="s">
         <v>284</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>285</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>286</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>287</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="76" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="76" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="6" t="s">
         <v>289</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E76" s="6" t="s">
         <v>291</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>287</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="77" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="77" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="4" t="s">
         <v>292</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>293</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>294</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>295</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="78" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="78" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>295</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="79" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="79" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="4" t="s">
         <v>300</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>301</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>302</v>
       </c>
       <c r="F79" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>303</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="80" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="80" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="6" t="s">
         <v>305</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>303</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="81" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="81" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="4" t="s">
         <v>308</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>309</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>310</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>311</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="82" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="82" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="6" t="s">
         <v>313</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>315</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>316</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="83" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="83" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="4" t="s">
         <v>318</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>319</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>320</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>316</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="84" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="84" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>322</v>
       </c>
       <c r="E84" s="6" t="s">
         <v>323</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>324</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="85" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="85" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="4" t="s">
         <v>326</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>327</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>328</v>
       </c>
       <c r="F85" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>329</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="86" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="86" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E86" s="6" t="s">
         <v>333</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>329</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="87" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="87" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="4" t="s">
         <v>334</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>335</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>336</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>337</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="88" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="88" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>341</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>342</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="89" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="89" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="4" t="s">
         <v>344</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>345</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>346</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>342</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="90" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="90" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="6" t="s">
         <v>347</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>349</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>350</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="91" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="91" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="4" t="s">
         <v>352</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>353</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>354</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>350</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="92" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="92" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>358</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="93" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="93" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="4" t="s">
         <v>360</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>361</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>362</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>358</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="94" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="94" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E94" s="6" t="s">
         <v>365</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="7" t="s">
         <v>358</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="95" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="95" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="4" t="s">
         <v>366</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>367</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>368</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>369</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="96" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="96" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>373</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="7" t="s">
         <v>369</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="97" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="97" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="4" t="s">
         <v>374</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>375</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>376</v>
       </c>
       <c r="F97" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>377</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="98" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="98" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="6" t="s">
         <v>379</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>381</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>377</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="99" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="99" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="4" t="s">
         <v>382</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>383</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>384</v>
       </c>
       <c r="F99" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>385</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="100" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="100" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>389</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="7" t="s">
         <v>385</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="101" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="101" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="4" t="s">
         <v>390</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>391</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>392</v>
       </c>
       <c r="F101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="102" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="102" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>397</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G102" s="7" t="s">
         <v>393</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="103" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="103" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="4" t="s">
         <v>398</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>399</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>400</v>
       </c>
       <c r="F103" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="104" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="104" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B104" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>403</v>
       </c>
       <c r="F104" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>404</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="105" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="105" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="4" t="s">
         <v>406</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>407</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>408</v>
       </c>
       <c r="F105" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>404</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="106" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="106" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E106" s="6" t="s">
         <v>411</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G106" s="7" t="s">
         <v>404</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="107" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="107" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="4" t="s">
         <v>412</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>413</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>414</v>
       </c>
       <c r="F107" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>415</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="108" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="108" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>418</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="7" t="s">
         <v>415</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="109" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="109" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="4" t="s">
         <v>420</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>421</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>422</v>
       </c>
       <c r="F109" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>423</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="110" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="110" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>427</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="7" t="s">
         <v>423</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="111" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="111" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="4" t="s">
         <v>428</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>429</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>430</v>
       </c>
       <c r="F111" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>423</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="112" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="112" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>433</v>
       </c>
       <c r="F112" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>423</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="113" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="113" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="4" t="s">
         <v>434</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>435</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>436</v>
       </c>
       <c r="F113" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>437</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="114" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="114" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>440</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>441</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="7" t="s">
         <v>437</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="115" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="115" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="4" t="s">
         <v>442</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>443</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>444</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>445</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="116" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="116" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>449</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="7" t="s">
         <v>445</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="117" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="117" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="4" t="s">
         <v>450</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>451</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>452</v>
       </c>
       <c r="F117" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>453</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="118" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="118" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E118" s="6" t="s">
         <v>457</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="7" t="s">
         <v>453</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="119" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="119" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="4" t="s">
         <v>458</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>459</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>460</v>
       </c>
       <c r="F119" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>461</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="120" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="120" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>465</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G120" s="7" t="s">
         <v>461</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="121" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="121" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>467</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>468</v>
       </c>
       <c r="F121" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>469</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="122" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="122" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>472</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>473</v>
       </c>
       <c r="F122" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G122" s="7" t="s">
         <v>469</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="123" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="123" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="4" t="s">
         <v>474</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>475</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>476</v>
       </c>
       <c r="F123" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>477</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="124" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="124" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="6" t="s">
         <v>479</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E124" s="6" t="s">
         <v>481</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="7" t="s">
         <v>477</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="125" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="125" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="4" t="s">
         <v>482</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>483</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>484</v>
       </c>
       <c r="F125" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>485</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="126" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="126" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B126" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>489</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>490</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="127" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="127" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="4" t="s">
         <v>492</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>493</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>494</v>
       </c>
       <c r="F127" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>490</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="128" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="128" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>496</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>497</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="7" t="s">
         <v>490</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="129" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="129" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="4" t="s">
         <v>498</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>499</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>500</v>
       </c>
       <c r="F129" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>501</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="130" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="130" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B130" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E130" s="6" t="s">
         <v>505</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="7" t="s">
         <v>501</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="131" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="131" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B131" s="4" t="s">
         <v>506</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>507</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>508</v>
       </c>
       <c r="F131" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>509</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="132" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="132" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B132" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E132" s="6" t="s">
         <v>513</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="7" t="s">
         <v>509</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="133" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="133" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B133" s="4" t="s">
         <v>514</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>515</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>516</v>
       </c>
       <c r="F133" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>517</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="134" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="134" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B134" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>520</v>
       </c>
       <c r="E134" s="6" t="s">
         <v>521</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="7" t="s">
         <v>517</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="135" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="135" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B135" s="4" t="s">
         <v>522</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>523</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>524</v>
       </c>
       <c r="F135" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>525</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="136" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="136" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B136" s="6" t="s">
         <v>527</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E136" s="6" t="s">
         <v>529</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G136" s="7" t="s">
         <v>531</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="137" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="137" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B137" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>534</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>535</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>536</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="138" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="138" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B138" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>539</v>
       </c>
       <c r="E138" s="6" t="s">
         <v>540</v>
       </c>
       <c r="F138" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G138" s="7" t="s">
         <v>525</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="139" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="139" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>542</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>543</v>
       </c>
       <c r="F139" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>393</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="140" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="140" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B140" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>545</v>
       </c>
       <c r="E140" s="6" t="s">
         <v>546</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="7" t="s">
         <v>423</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="141" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="141" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B141" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>548</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>549</v>
       </c>
       <c r="F141" s="4" t="s">
         <v>283</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>501</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="142" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="142" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B142" s="6" t="s">
         <v>550</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>551</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>552</v>
       </c>
       <c r="F142" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>553</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="143" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="143" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B143" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>556</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>557</v>
       </c>
       <c r="F143" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>558</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="144" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="144" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B144" s="6" t="s">
         <v>560</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E144" s="6" t="s">
         <v>562</v>
       </c>
       <c r="F144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="7" t="s">
         <v>558</v>
       </c>
       <c r="H144" s="6" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="145" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="145" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B145" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>564</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>565</v>
       </c>
       <c r="F145" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>558</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="146" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="146" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B146" s="6" t="s">
         <v>566</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>568</v>
       </c>
       <c r="F146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="7" t="s">
         <v>569</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="147" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="147" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B147" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>572</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>573</v>
       </c>
       <c r="F147" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>574</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="148" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="148" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B148" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>577</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>578</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="7" t="s">
         <v>574</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="149" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="149" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B149" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>580</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>581</v>
       </c>
       <c r="F149" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>582</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="150" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="150" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B150" s="6" t="s">
         <v>584</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E150" s="6" t="s">
         <v>586</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="7" t="s">
         <v>582</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="151" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="151" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B151" s="4" t="s">
         <v>587</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>588</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>589</v>
       </c>
       <c r="F151" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>590</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="152" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="152" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B152" s="6" t="s">
         <v>592</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>593</v>
       </c>
       <c r="E152" s="6" t="s">
         <v>594</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="7" t="s">
         <v>590</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="153" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="153" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B153" s="4" t="s">
         <v>595</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>596</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>597</v>
       </c>
       <c r="F153" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>598</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="154" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="154" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B154" s="6" t="s">
         <v>600</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>601</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>602</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>598</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="155" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="155" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B155" s="4" t="s">
         <v>603</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>604</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>605</v>
       </c>
       <c r="F155" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>606</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="156" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="156" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B156" s="6" t="s">
         <v>608</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>609</v>
       </c>
       <c r="E156" s="6" t="s">
         <v>610</v>
       </c>
       <c r="F156" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="7" t="s">
         <v>611</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="157" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="157" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B157" s="4" t="s">
         <v>613</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>614</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>615</v>
       </c>
       <c r="F157" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>611</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="158" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="158" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="6" t="s">
         <v>616</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>617</v>
       </c>
       <c r="E158" s="6" t="s">
         <v>618</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="7" t="s">
         <v>619</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="159" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="159" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B159" s="4" t="s">
         <v>621</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>622</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>623</v>
       </c>
       <c r="F159" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>624</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="160" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="160" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B160" s="6" t="s">
         <v>626</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>627</v>
       </c>
       <c r="E160" s="6" t="s">
         <v>628</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="7" t="s">
         <v>629</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="161" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="161" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B161" s="4" t="s">
         <v>631</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>632</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>633</v>
       </c>
       <c r="F161" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>164</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="162" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="162" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B162" s="6" t="s">
         <v>634</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>635</v>
       </c>
       <c r="E162" s="6" t="s">
         <v>636</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G162" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="163" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="163" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B163" s="4" t="s">
         <v>639</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>640</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>641</v>
       </c>
       <c r="F163" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>642</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="164" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="164" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B164" s="6" t="s">
         <v>644</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>645</v>
       </c>
       <c r="E164" s="6" t="s">
         <v>646</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="7" t="s">
         <v>642</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="165" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="165" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B165" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>648</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>649</v>
       </c>
       <c r="F165" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>650</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="166" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="166" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B166" s="6" t="s">
         <v>652</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>653</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>654</v>
       </c>
       <c r="F166" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="7" t="s">
         <v>650</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="167" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="167" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B167" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>656</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>657</v>
       </c>
       <c r="F167" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>658</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="168" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="168" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B168" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>661</v>
       </c>
       <c r="E168" s="6" t="s">
         <v>662</v>
       </c>
       <c r="F168" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G168" s="7" t="s">
         <v>658</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="169" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="169" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B169" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>664</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>665</v>
       </c>
       <c r="F169" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>658</v>
       </c>
       <c r="H169" s="4" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="170" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="170" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B170" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>667</v>
       </c>
       <c r="E170" s="6" t="s">
         <v>668</v>
       </c>
       <c r="F170" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G170" s="7" t="s">
         <v>669</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="171" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="171" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B171" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="4" t="s">
         <v>672</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>673</v>
       </c>
       <c r="F171" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>669</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="172" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="172" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B172" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>675</v>
       </c>
       <c r="E172" s="6" t="s">
         <v>676</v>
       </c>
       <c r="F172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="7" t="s">
         <v>669</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="173" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="173" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B173" s="4" t="s">
         <v>677</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="4" t="s">
         <v>678</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>679</v>
       </c>
       <c r="F173" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>680</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="174" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="174" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B174" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>683</v>
       </c>
       <c r="E174" s="6" t="s">
         <v>684</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="7" t="s">
         <v>680</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="175" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="175" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B175" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>686</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>687</v>
       </c>
       <c r="F175" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>680</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="176" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="176" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B176" s="6" t="s">
         <v>688</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>689</v>
       </c>
       <c r="E176" s="6" t="s">
         <v>690</v>
       </c>
       <c r="F176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="7" t="s">
         <v>691</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>692</v>
       </c>
     </row>
-    <row r="177" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="177" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B177" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>694</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>695</v>
       </c>
       <c r="F177" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>691</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>692</v>
       </c>
     </row>
-    <row r="178" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="178" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B178" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>697</v>
       </c>
       <c r="E178" s="6" t="s">
         <v>698</v>
       </c>
       <c r="F178" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="7" t="s">
         <v>699</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="179" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="179" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B179" s="4" t="s">
         <v>701</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>702</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>703</v>
       </c>
       <c r="F179" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>699</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="180" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="180" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B180" s="6" t="s">
         <v>704</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>705</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>706</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="7" t="s">
         <v>707</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="181" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="181" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B181" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>710</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>711</v>
       </c>
       <c r="F181" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>707</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="182" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="182" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B182" s="6" t="s">
         <v>712</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>713</v>
       </c>
       <c r="E182" s="6" t="s">
         <v>714</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="7" t="s">
         <v>707</v>
       </c>
       <c r="H182" s="6" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="183" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="183" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B183" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>716</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>717</v>
       </c>
       <c r="F183" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>718</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>719</v>
       </c>
     </row>
-    <row r="184" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="184" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B184" s="6" t="s">
         <v>720</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>721</v>
       </c>
       <c r="E184" s="6" t="s">
         <v>722</v>
       </c>
       <c r="F184" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="7" t="s">
         <v>718</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>719</v>
       </c>
     </row>
-    <row r="185" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="185" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B185" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>724</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>725</v>
       </c>
       <c r="F185" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>726</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="186" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="186" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B186" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>729</v>
       </c>
       <c r="E186" s="6" t="s">
         <v>730</v>
       </c>
       <c r="F186" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G186" s="7" t="s">
         <v>726</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="187" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="187" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B187" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>732</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>733</v>
       </c>
       <c r="F187" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>726</v>
       </c>
       <c r="H187" s="4" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="188" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="188" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B188" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>735</v>
       </c>
       <c r="E188" s="6" t="s">
         <v>736</v>
       </c>
       <c r="F188" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="7" t="s">
         <v>737</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="189" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="189" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B189" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>167</v>
       </c>
       <c r="E189" s="4" t="s">
         <v>740</v>
       </c>
       <c r="F189" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>737</v>
       </c>
       <c r="H189" s="4" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="190" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="190" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B190" s="6" t="s">
         <v>741</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>742</v>
       </c>
       <c r="E190" s="6" t="s">
         <v>743</v>
       </c>
       <c r="F190" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="7" t="s">
         <v>737</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="191" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="191" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B191" s="4" t="s">
         <v>744</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>745</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>746</v>
       </c>
       <c r="F191" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>737</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="192" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="192" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B192" s="6" t="s">
         <v>747</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>748</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>749</v>
       </c>
       <c r="F192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="7" t="s">
         <v>750</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="193" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="193" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B193" s="4" t="s">
         <v>752</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="4" t="s">
         <v>753</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>754</v>
       </c>
       <c r="F193" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>750</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="194" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="194" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B194" s="6" t="s">
         <v>755</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>756</v>
       </c>
       <c r="E194" s="6" t="s">
         <v>757</v>
       </c>
       <c r="F194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="7" t="s">
         <v>750</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="195" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="195" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B195" s="4" t="s">
         <v>758</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="4" t="s">
         <v>759</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>760</v>
       </c>
       <c r="F195" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>761</v>
       </c>
       <c r="H195" s="4" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="196" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="196" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B196" s="6" t="s">
         <v>763</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>764</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>765</v>
       </c>
       <c r="F196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="7" t="s">
         <v>761</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="197" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="197" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B197" s="4" t="s">
         <v>766</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>767</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>768</v>
       </c>
       <c r="F197" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>769</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>770</v>
       </c>
     </row>
-    <row r="198" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="198" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B198" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>772</v>
       </c>
       <c r="E198" s="6" t="s">
         <v>773</v>
       </c>
       <c r="F198" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G198" s="7" t="s">
         <v>769</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>770</v>
       </c>
     </row>
-    <row r="199" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="199" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B199" s="4" t="s">
         <v>774</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>775</v>
       </c>
       <c r="E199" s="4" t="s">
         <v>776</v>
       </c>
       <c r="F199" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>769</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>770</v>
       </c>
     </row>
-    <row r="200" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="200" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B200" s="6" t="s">
         <v>777</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>778</v>
       </c>
       <c r="E200" s="6" t="s">
         <v>779</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="7" t="s">
         <v>780</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="201" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="201" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B201" s="4" t="s">
         <v>782</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>783</v>
       </c>
       <c r="E201" s="4" t="s">
         <v>784</v>
       </c>
       <c r="F201" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>780</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="202" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="202" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B202" s="6" t="s">
         <v>785</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>786</v>
       </c>
       <c r="E202" s="6" t="s">
         <v>787</v>
       </c>
       <c r="F202" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G202" s="7" t="s">
         <v>780</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="203" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="203" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B203" s="4" t="s">
         <v>788</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>789</v>
       </c>
       <c r="E203" s="4" t="s">
         <v>790</v>
       </c>
       <c r="F203" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>791</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>792</v>
       </c>
     </row>
-    <row r="204" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="204" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B204" s="6" t="s">
         <v>793</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>794</v>
       </c>
       <c r="E204" s="6" t="s">
         <v>795</v>
       </c>
       <c r="F204" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="7" t="s">
         <v>791</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>792</v>
       </c>
     </row>
-    <row r="205" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="205" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B205" s="4" t="s">
         <v>796</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="4" t="s">
         <v>797</v>
       </c>
       <c r="E205" s="4" t="s">
         <v>798</v>
       </c>
       <c r="F205" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>799</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="206" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="206" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B206" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>802</v>
       </c>
       <c r="E206" s="6" t="s">
         <v>803</v>
       </c>
       <c r="F206" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="7" t="s">
         <v>799</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="207" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="207" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B207" s="4" t="s">
         <v>804</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D207" s="4" t="s">
         <v>805</v>
       </c>
       <c r="E207" s="4" t="s">
         <v>806</v>
       </c>
       <c r="F207" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>799</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="208" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="208" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B208" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>808</v>
       </c>
       <c r="E208" s="6" t="s">
         <v>809</v>
       </c>
       <c r="F208" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G208" s="7" t="s">
         <v>810</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="209" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="209" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B209" s="4" t="s">
         <v>812</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>813</v>
       </c>
       <c r="E209" s="4" t="s">
         <v>814</v>
       </c>
       <c r="F209" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>810</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="210" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="210" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B210" s="6" t="s">
         <v>815</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>816</v>
       </c>
       <c r="E210" s="6" t="s">
         <v>817</v>
       </c>
       <c r="F210" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="7" t="s">
         <v>818</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="211" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="211" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B211" s="4" t="s">
         <v>820</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>821</v>
       </c>
       <c r="E211" s="4" t="s">
         <v>822</v>
       </c>
       <c r="F211" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>818</v>
       </c>
       <c r="H211" s="4" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="212" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="212" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B212" s="6" t="s">
         <v>823</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>824</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>825</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="7" t="s">
         <v>826</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>827</v>
       </c>
     </row>
-    <row r="213" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="213" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B213" s="4" t="s">
         <v>828</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>829</v>
       </c>
       <c r="E213" s="4" t="s">
         <v>830</v>
       </c>
       <c r="F213" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>826</v>
       </c>
       <c r="H213" s="4" t="s">
         <v>827</v>
       </c>
     </row>
-    <row r="214" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="214" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B214" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>832</v>
       </c>
       <c r="E214" s="6" t="s">
         <v>833</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="7" t="s">
         <v>834</v>
       </c>
       <c r="H214" s="6" t="s">
         <v>835</v>
       </c>
     </row>
-    <row r="215" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="215" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B215" s="4" t="s">
         <v>836</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>837</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>838</v>
       </c>
       <c r="F215" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>834</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>835</v>
       </c>
     </row>
-    <row r="216" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="216" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B216" s="6" t="s">
         <v>839</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>840</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>841</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="7" t="s">
         <v>842</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>843</v>
       </c>
     </row>
-    <row r="217" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="217" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B217" s="4" t="s">
         <v>844</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>845</v>
       </c>
       <c r="E217" s="4" t="s">
         <v>846</v>
       </c>
       <c r="F217" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>842</v>
       </c>
       <c r="H217" s="4" t="s">
         <v>843</v>
       </c>
     </row>
-    <row r="218" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="218" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B218" s="6" t="s">
         <v>847</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>848</v>
       </c>
       <c r="E218" s="6" t="s">
         <v>849</v>
       </c>
       <c r="F218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="7" t="s">
         <v>850</v>
       </c>
       <c r="H218" s="6" t="s">
         <v>851</v>
       </c>
     </row>
-    <row r="219" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="219" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B219" s="4" t="s">
         <v>852</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>853</v>
       </c>
       <c r="E219" s="4" t="s">
         <v>854</v>
       </c>
       <c r="F219" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>850</v>
       </c>
       <c r="H219" s="4" t="s">
         <v>851</v>
       </c>
     </row>
-    <row r="220" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="220" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B220" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>856</v>
       </c>
       <c r="E220" s="6" t="s">
         <v>857</v>
       </c>
       <c r="F220" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="7" t="s">
         <v>858</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>859</v>
       </c>
     </row>
-    <row r="221" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="221" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B221" s="4" t="s">
         <v>860</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>861</v>
       </c>
       <c r="E221" s="4" t="s">
         <v>862</v>
       </c>
       <c r="F221" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>863</v>
       </c>
       <c r="H221" s="4" t="s">
         <v>864</v>
       </c>
     </row>
-    <row r="222" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="222" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B222" s="6" t="s">
         <v>865</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>866</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>867</v>
       </c>
       <c r="F222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="7" t="s">
         <v>658</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="223" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="223" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B223" s="4" t="s">
         <v>868</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>686</v>
       </c>
       <c r="E223" s="4" t="s">
         <v>869</v>
       </c>
       <c r="F223" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>680</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="224" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="224" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B224" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>871</v>
       </c>
       <c r="E224" s="6" t="s">
         <v>872</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G224" s="7" t="s">
         <v>707</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="225" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="225" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B225" s="4" t="s">
         <v>873</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D225" s="4" t="s">
         <v>874</v>
       </c>
       <c r="E225" s="4" t="s">
         <v>875</v>
       </c>
       <c r="F225" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>726</v>
       </c>
       <c r="H225" s="4" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="226" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="226" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B226" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>877</v>
       </c>
       <c r="E226" s="6" t="s">
         <v>878</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="7" t="s">
         <v>863</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>864</v>
       </c>
     </row>
-    <row r="227" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="227" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B227" s="4" t="s">
         <v>879</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>880</v>
       </c>
       <c r="E227" s="4" t="s">
         <v>881</v>
       </c>
       <c r="F227" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>882</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>883</v>
       </c>
     </row>
-    <row r="228" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="228" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B228" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>885</v>
       </c>
       <c r="E228" s="6" t="s">
         <v>886</v>
       </c>
       <c r="F228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="7" t="s">
         <v>882</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>883</v>
       </c>
     </row>
-    <row r="229" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="229" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B229" s="4" t="s">
         <v>887</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="4" t="s">
         <v>888</v>
       </c>
       <c r="E229" s="4" t="s">
         <v>889</v>
       </c>
       <c r="F229" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>890</v>
       </c>
       <c r="H229" s="4" t="s">
         <v>891</v>
       </c>
     </row>
-    <row r="230" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="230" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B230" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>893</v>
       </c>
       <c r="E230" s="6" t="s">
         <v>894</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="7" t="s">
         <v>890</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>891</v>
       </c>
     </row>
-    <row r="231" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="231" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B231" s="4" t="s">
         <v>895</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="4" t="s">
         <v>896</v>
       </c>
       <c r="E231" s="4" t="s">
         <v>897</v>
       </c>
       <c r="F231" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>898</v>
       </c>
       <c r="H231" s="4" t="s">
         <v>899</v>
       </c>
     </row>
-    <row r="232" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="232" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B232" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>901</v>
       </c>
       <c r="E232" s="6" t="s">
         <v>902</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="7" t="s">
         <v>898</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>899</v>
       </c>
     </row>
-    <row r="233" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="233" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B233" s="4" t="s">
         <v>903</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>904</v>
       </c>
       <c r="E233" s="4" t="s">
         <v>905</v>
       </c>
       <c r="F233" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>906</v>
       </c>
       <c r="H233" s="4" t="s">
         <v>907</v>
       </c>
     </row>
-    <row r="234" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="234" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B234" s="6" t="s">
         <v>908</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>909</v>
       </c>
       <c r="E234" s="6" t="s">
         <v>910</v>
       </c>
       <c r="F234" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="7" t="s">
         <v>906</v>
       </c>
       <c r="H234" s="6" t="s">
         <v>907</v>
       </c>
     </row>
-    <row r="235" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="235" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B235" s="4" t="s">
         <v>911</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>912</v>
       </c>
       <c r="E235" s="4" t="s">
         <v>913</v>
       </c>
       <c r="F235" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>914</v>
       </c>
       <c r="H235" s="4" t="s">
         <v>915</v>
       </c>
     </row>
-    <row r="236" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="236" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B236" s="6" t="s">
         <v>916</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>917</v>
       </c>
       <c r="E236" s="6" t="s">
         <v>918</v>
       </c>
       <c r="F236" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="7" t="s">
         <v>914</v>
       </c>
       <c r="H236" s="6" t="s">
         <v>915</v>
       </c>
     </row>
-    <row r="237" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="237" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B237" s="4" t="s">
         <v>919</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>920</v>
       </c>
       <c r="E237" s="4" t="s">
         <v>921</v>
       </c>
       <c r="F237" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>922</v>
       </c>
       <c r="H237" s="4" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="238" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="238" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B238" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>925</v>
       </c>
       <c r="E238" s="6" t="s">
         <v>926</v>
       </c>
       <c r="F238" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G238" s="7" t="s">
         <v>922</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="239" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="239" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B239" s="4" t="s">
         <v>927</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>928</v>
       </c>
       <c r="E239" s="4" t="s">
         <v>929</v>
       </c>
       <c r="F239" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>922</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="240" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="240" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B240" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E240" s="6" t="s">
         <v>932</v>
       </c>
       <c r="F240" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="7" t="s">
         <v>933</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>934</v>
       </c>
     </row>
-    <row r="241" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="241" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B241" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>936</v>
       </c>
       <c r="E241" s="4" t="s">
         <v>937</v>
       </c>
       <c r="F241" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>933</v>
       </c>
       <c r="H241" s="4" t="s">
         <v>934</v>
       </c>
     </row>
-    <row r="242" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="242" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B242" s="6" t="s">
         <v>938</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>939</v>
       </c>
       <c r="E242" s="6" t="s">
         <v>940</v>
       </c>
       <c r="F242" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="7" t="s">
         <v>941</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>942</v>
       </c>
     </row>
-    <row r="243" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="243" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B243" s="4" t="s">
         <v>943</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>944</v>
       </c>
       <c r="E243" s="4" t="s">
         <v>945</v>
       </c>
       <c r="F243" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>941</v>
       </c>
       <c r="H243" s="4" t="s">
         <v>942</v>
       </c>
     </row>
-    <row r="244" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="244" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B244" s="6" t="s">
         <v>946</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>947</v>
       </c>
       <c r="E244" s="6" t="s">
         <v>948</v>
       </c>
       <c r="F244" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="7" t="s">
         <v>949</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>950</v>
       </c>
     </row>
-    <row r="245" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="245" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B245" s="4" t="s">
         <v>951</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>952</v>
       </c>
       <c r="E245" s="4" t="s">
         <v>953</v>
       </c>
       <c r="F245" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>949</v>
       </c>
       <c r="H245" s="4" t="s">
         <v>950</v>
       </c>
     </row>
-    <row r="246" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="246" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B246" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>955</v>
       </c>
       <c r="E246" s="6" t="s">
         <v>956</v>
       </c>
       <c r="F246" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="7" t="s">
         <v>957</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="247" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="247" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B247" s="4" t="s">
         <v>959</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>960</v>
       </c>
       <c r="E247" s="4" t="s">
         <v>961</v>
       </c>
       <c r="F247" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>957</v>
       </c>
       <c r="H247" s="4" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="248" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="248" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B248" s="6" t="s">
         <v>962</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>963</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>964</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="7" t="s">
         <v>957</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="249" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="249" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B249" s="4" t="s">
         <v>965</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>966</v>
       </c>
       <c r="E249" s="4" t="s">
         <v>967</v>
       </c>
       <c r="F249" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G249" s="5" t="s">
         <v>957</v>
       </c>
       <c r="H249" s="4" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="250" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="250" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B250" s="6" t="s">
         <v>968</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>969</v>
       </c>
       <c r="E250" s="6" t="s">
         <v>970</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G250" s="7" t="s">
         <v>971</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>972</v>
       </c>
     </row>
-    <row r="251" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="251" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B251" s="4" t="s">
         <v>973</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>974</v>
       </c>
       <c r="E251" s="4" t="s">
         <v>975</v>
       </c>
       <c r="F251" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>976</v>
       </c>
       <c r="H251" s="4" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="252" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="252" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B252" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>979</v>
       </c>
       <c r="E252" s="6" t="s">
         <v>980</v>
       </c>
       <c r="F252" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="7" t="s">
         <v>976</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="253" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="253" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B253" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>982</v>
       </c>
       <c r="E253" s="4" t="s">
         <v>983</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>984</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="254" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="254" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B254" s="6" t="s">
         <v>986</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E254" s="6" t="s">
         <v>988</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G254" s="7" t="s">
         <v>984</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="255" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="255" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B255" s="4" t="s">
         <v>989</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>990</v>
       </c>
       <c r="E255" s="4" t="s">
         <v>991</v>
       </c>
       <c r="F255" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>984</v>
       </c>
       <c r="H255" s="4" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="256" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="256" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B256" s="6" t="s">
         <v>992</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>993</v>
       </c>
       <c r="E256" s="6" t="s">
         <v>994</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G256" s="7" t="s">
         <v>995</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>996</v>
       </c>
     </row>
-    <row r="257" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="257" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B257" s="4" t="s">
         <v>997</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>998</v>
       </c>
       <c r="E257" s="4" t="s">
         <v>999</v>
       </c>
       <c r="F257" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>995</v>
       </c>
       <c r="H257" s="4" t="s">
         <v>996</v>
       </c>
     </row>
-    <row r="258" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="258" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B258" s="6" t="s">
         <v>1000</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>1001</v>
       </c>
       <c r="E258" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="7" t="s">
         <v>971</v>
       </c>
       <c r="H258" s="6" t="s">
         <v>972</v>
       </c>
     </row>
-    <row r="259" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="259" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B259" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="E259" s="4" t="s">
         <v>1005</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>971</v>
       </c>
       <c r="H259" s="4" t="s">
         <v>972</v>
       </c>
     </row>
-    <row r="260" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="260" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B260" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>1007</v>
       </c>
       <c r="E260" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="F260" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>1010</v>
       </c>
     </row>
-    <row r="261" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="261" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B261" s="4" t="s">
         <v>1011</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="E261" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="F261" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="H261" s="4" t="s">
         <v>1010</v>
       </c>
     </row>
-    <row r="262" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="262" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B262" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>1015</v>
       </c>
       <c r="E262" s="6" t="s">
         <v>1016</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="263" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="263" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B263" s="4" t="s">
         <v>1019</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="E263" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>1017</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="264" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="264" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B264" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E264" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="265" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="265" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B265" s="4" t="s">
         <v>1025</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="E265" s="4" t="s">
         <v>1027</v>
       </c>
       <c r="F265" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>1028</v>
       </c>
       <c r="H265" s="4" t="s">
         <v>1029</v>
       </c>
     </row>
-    <row r="266" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="266" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B266" s="6" t="s">
         <v>1030</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>1029</v>
       </c>
     </row>
-    <row r="267" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="267" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B267" s="4" t="s">
         <v>1033</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="E267" s="4" t="s">
         <v>1035</v>
       </c>
       <c r="F267" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>1028</v>
       </c>
       <c r="H267" s="4" t="s">
         <v>1029</v>
       </c>
     </row>
-    <row r="268" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="268" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B268" s="6" t="s">
         <v>1036</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>1037</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>1029</v>
       </c>
     </row>
-    <row r="269" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="269" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B269" s="4" t="s">
         <v>1039</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>1040</v>
       </c>
       <c r="E269" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="F269" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="H269" s="4" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="270" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="270" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B270" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>1045</v>
       </c>
       <c r="E270" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="271" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="271" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B271" s="4" t="s">
         <v>1047</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="E271" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="F271" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>1050</v>
       </c>
       <c r="H271" s="4" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="272" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="272" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B272" s="6" t="s">
         <v>1052</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E272" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="H272" s="6" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="273" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="273" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B273" s="4" t="s">
         <v>1055</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>1056</v>
       </c>
       <c r="E273" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="F273" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>1050</v>
       </c>
       <c r="H273" s="4" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="274" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="274" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B274" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E274" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>1062</v>
       </c>
     </row>
-    <row r="275" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="275" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B275" s="4" t="s">
         <v>1063</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>1064</v>
       </c>
       <c r="E275" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="F275" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="H275" s="4" t="s">
         <v>1062</v>
       </c>
     </row>
-    <row r="276" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="276" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B276" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>1067</v>
       </c>
       <c r="E276" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="H276" s="6" t="s">
         <v>1070</v>
       </c>
     </row>
-    <row r="277" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="277" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B277" s="4" t="s">
         <v>1071</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="E277" s="4" t="s">
         <v>1073</v>
       </c>
       <c r="F277" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="H277" s="4" t="s">
         <v>1070</v>
       </c>
     </row>
-    <row r="278" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="278" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B278" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>1076</v>
       </c>
       <c r="F278" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="H278" s="6" t="s">
         <v>1078</v>
       </c>
     </row>
-    <row r="279" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="279" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B279" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="E279" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="F279" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>1077</v>
       </c>
       <c r="H279" s="4" t="s">
         <v>1078</v>
       </c>
     </row>
-    <row r="280" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="280" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B280" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="E280" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="H280" s="6" t="s">
         <v>1078</v>
       </c>
     </row>
-    <row r="281" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="281" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B281" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="E281" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="F281" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>1077</v>
       </c>
       <c r="H281" s="4" t="s">
         <v>1078</v>
       </c>
     </row>
-    <row r="282" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="282" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B282" s="6" t="s">
         <v>1088</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="E282" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="F282" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="H282" s="6" t="s">
         <v>1092</v>
       </c>
     </row>
-    <row r="283" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="283" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B283" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="E283" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="F283" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>1091</v>
       </c>
       <c r="H283" s="4" t="s">
         <v>1092</v>
       </c>
     </row>
-    <row r="284" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="284" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B284" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="E284" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="F284" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>1100</v>
       </c>
     </row>
-    <row r="285" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="285" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B285" s="4" t="s">
         <v>1101</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="E285" s="4" t="s">
         <v>1103</v>
       </c>
       <c r="F285" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="H285" s="4" t="s">
         <v>1100</v>
       </c>
     </row>
-    <row r="286" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="286" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B286" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>1105</v>
       </c>
       <c r="E286" s="6" t="s">
         <v>1106</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G286" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="H286" s="6" t="s">
         <v>1108</v>
       </c>
     </row>
-    <row r="287" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="287" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B287" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="E287" s="4" t="s">
         <v>1111</v>
       </c>
       <c r="F287" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>1107</v>
       </c>
       <c r="H287" s="4" t="s">
         <v>1108</v>
       </c>
     </row>
-    <row r="288" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="288" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B288" s="6" t="s">
         <v>1112</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>1113</v>
       </c>
       <c r="E288" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>1116</v>
       </c>
     </row>
-    <row r="289" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="289" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B289" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="E289" s="4" t="s">
         <v>1119</v>
       </c>
       <c r="F289" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>1115</v>
       </c>
       <c r="H289" s="4" t="s">
         <v>1116</v>
       </c>
     </row>
-    <row r="290" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="290" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B290" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="E290" s="6" t="s">
         <v>1122</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="H290" s="6" t="s">
         <v>1124</v>
       </c>
     </row>
-    <row r="291" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="291" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B291" s="4" t="s">
         <v>1125</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>1126</v>
       </c>
       <c r="E291" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="F291" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="H291" s="4" t="s">
         <v>1124</v>
       </c>
     </row>
-    <row r="292" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="292" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B292" s="6" t="s">
         <v>1128</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>1129</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>1132</v>
       </c>
     </row>
-    <row r="293" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="293" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B293" s="4" t="s">
         <v>1133</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>1134</v>
       </c>
       <c r="E293" s="4" t="s">
         <v>1135</v>
       </c>
       <c r="F293" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>1131</v>
       </c>
       <c r="H293" s="4" t="s">
         <v>1132</v>
       </c>
     </row>
-    <row r="294" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="294" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B294" s="6" t="s">
         <v>1136</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="E294" s="6" t="s">
         <v>1138</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="H294" s="6" t="s">
         <v>1132</v>
       </c>
     </row>
-    <row r="295" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="295" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B295" s="4" t="s">
         <v>1139</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>1140</v>
       </c>
       <c r="E295" s="4" t="s">
         <v>1141</v>
       </c>
       <c r="F295" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>1142</v>
       </c>
       <c r="H295" s="4" t="s">
         <v>1143</v>
       </c>
     </row>
-    <row r="296" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="296" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B296" s="6" t="s">
         <v>1144</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>1145</v>
       </c>
       <c r="E296" s="6" t="s">
         <v>1146</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="H296" s="6" t="s">
         <v>1143</v>
       </c>
     </row>
-    <row r="297" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="297" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B297" s="4" t="s">
         <v>1147</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D297" s="4" t="s">
         <v>1148</v>
       </c>
       <c r="E297" s="4" t="s">
         <v>1149</v>
       </c>
       <c r="F297" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>1150</v>
       </c>
       <c r="H297" s="4" t="s">
         <v>1151</v>
       </c>
     </row>
-    <row r="298" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="298" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B298" s="6" t="s">
         <v>1152</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>1153</v>
       </c>
       <c r="E298" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="F298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="H298" s="6" t="s">
         <v>1156</v>
       </c>
     </row>
-    <row r="299" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="299" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B299" s="4" t="s">
         <v>1157</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D299" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="E299" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="F299" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>1155</v>
       </c>
       <c r="H299" s="4" t="s">
         <v>1156</v>
       </c>
     </row>
-    <row r="300" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="300" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B300" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>1161</v>
       </c>
       <c r="E300" s="6" t="s">
         <v>1162</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="H300" s="6" t="s">
         <v>1164</v>
       </c>
     </row>
-    <row r="301" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="301" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B301" s="4" t="s">
         <v>1165</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D301" s="4" t="s">
         <v>1166</v>
       </c>
       <c r="E301" s="4" t="s">
         <v>1167</v>
       </c>
       <c r="F301" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="H301" s="4" t="s">
         <v>1164</v>
       </c>
     </row>
-    <row r="302" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="302" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B302" s="6" t="s">
         <v>1168</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="E302" s="6" t="s">
         <v>1170</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>1172</v>
       </c>
     </row>
-    <row r="303" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="303" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B303" s="4" t="s">
         <v>1173</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D303" s="4" t="s">
         <v>1174</v>
       </c>
       <c r="E303" s="4" t="s">
         <v>1175</v>
       </c>
       <c r="F303" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="H303" s="4" t="s">
         <v>1172</v>
       </c>
     </row>
-    <row r="304" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="304" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B304" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>1177</v>
       </c>
       <c r="E304" s="6" t="s">
         <v>1178</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="H304" s="6" t="s">
         <v>1180</v>
       </c>
     </row>
-    <row r="305" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="305" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B305" s="4" t="s">
         <v>1181</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D305" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="E305" s="4" t="s">
         <v>1183</v>
       </c>
       <c r="F305" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="5" t="s">
         <v>1184</v>
       </c>
       <c r="H305" s="4" t="s">
         <v>1185</v>
       </c>
     </row>
-    <row r="306" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="306" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B306" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>1187</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="307" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="307" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B307" s="4" t="s">
         <v>1189</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D307" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="E307" s="4" t="s">
         <v>1191</v>
       </c>
       <c r="F307" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>957</v>
       </c>
       <c r="H307" s="4" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="308" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="308" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B308" s="6" t="s">
         <v>1192</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>1193</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G308" s="7" t="s">
         <v>957</v>
       </c>
       <c r="H308" s="6" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="309" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="309" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B309" s="4" t="s">
         <v>1195</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D309" s="4" t="s">
         <v>1196</v>
       </c>
       <c r="E309" s="4" t="s">
         <v>1197</v>
       </c>
       <c r="F309" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>957</v>
       </c>
       <c r="H309" s="4" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="310" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="310" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B310" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="E310" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>283</v>
       </c>
       <c r="G310" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>1062</v>
       </c>
     </row>
-    <row r="311" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="311" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B311" s="4" t="s">
         <v>1201</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="D311" s="4" t="s">
         <v>1203</v>
       </c>
       <c r="E311" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="F311" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>957</v>
       </c>
       <c r="H311" s="4" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="312" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="312" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B312" s="6" t="s">
         <v>1205</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="E312" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="F312" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G312" s="7" t="s">
         <v>957</v>
       </c>
       <c r="H312" s="6" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="313" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="313" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B313" s="4" t="s">
         <v>1207</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D313" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="E313" s="4" t="s">
         <v>1209</v>
       </c>
       <c r="F313" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>976</v>
       </c>
       <c r="H313" s="4" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="314" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="314" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B314" s="6" t="s">
         <v>1210</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>1211</v>
       </c>
       <c r="E314" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="7" t="s">
         <v>941</v>
       </c>
       <c r="H314" s="6" t="s">
         <v>942</v>
       </c>
     </row>
-    <row r="315" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="315" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B315" s="4" t="s">
         <v>1213</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D315" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="E315" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="F315" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>957</v>
       </c>
       <c r="H315" s="4" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="316" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="316" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B316" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>1208</v>
       </c>
       <c r="E316" s="6" t="s">
         <v>1217</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G316" s="7" t="s">
         <v>957</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="317" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="317" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B317" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D317" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="E317" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="F317" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>995</v>
       </c>
       <c r="H317" s="4" t="s">
         <v>996</v>
       </c>
     </row>
-    <row r="318" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="318" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B318" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>1222</v>
       </c>
       <c r="E318" s="6" t="s">
         <v>1223</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="7" t="s">
         <v>971</v>
       </c>
       <c r="H318" s="6" t="s">
         <v>972</v>
       </c>
     </row>
-    <row r="319" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="319" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B319" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D319" s="4" t="s">
         <v>1225</v>
       </c>
       <c r="E319" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="F319" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>1017</v>
       </c>
       <c r="H319" s="4" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="320" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="320" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B320" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>969</v>
       </c>
       <c r="E320" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="7" t="s">
         <v>976</v>
       </c>
       <c r="H320" s="6" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="321" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="321" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B321" s="4" t="s">
         <v>1229</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D321" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="E321" s="4" t="s">
         <v>1231</v>
       </c>
       <c r="F321" s="4" t="s">
         <v>283</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>914</v>
       </c>
       <c r="H321" s="4" t="s">
         <v>915</v>
       </c>
     </row>
-    <row r="322" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="322" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B322" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="E322" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="F322" s="6" t="s">
         <v>283</v>
       </c>
       <c r="G322" s="7" t="s">
         <v>914</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>915</v>
       </c>
     </row>
-    <row r="323" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="323" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B323" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D323" s="4" t="s">
         <v>1235</v>
       </c>
       <c r="E323" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="F323" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>976</v>
       </c>
       <c r="H323" s="4" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="324" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="324" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B324" s="6" t="s">
         <v>1237</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>1238</v>
       </c>
       <c r="E324" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="H324" s="6" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="325" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="325" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B325" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D325" s="4" t="s">
         <v>1243</v>
       </c>
       <c r="E325" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="F325" s="4" t="s">
         <v>1245</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="H325" s="4" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="326" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="326" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B326" s="6" t="s">
         <v>1246</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>1247</v>
       </c>
       <c r="E326" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="H326" s="6" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="327" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="327" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B327" s="4" t="s">
         <v>1249</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D327" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="E327" s="4" t="s">
         <v>1251</v>
       </c>
       <c r="F327" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="H327" s="4" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="328" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="328" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B328" s="6" t="s">
         <v>1252</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>1253</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="329" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="329" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B329" s="4" t="s">
         <v>1257</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D329" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="E329" s="4" t="s">
         <v>1259</v>
       </c>
       <c r="F329" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>1255</v>
       </c>
       <c r="H329" s="4" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="330" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="330" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B330" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>1261</v>
       </c>
       <c r="E330" s="6" t="s">
         <v>1262</v>
       </c>
       <c r="F330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="H330" s="6" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="331" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="331" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B331" s="4" t="s">
         <v>1263</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="E331" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="F331" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="H331" s="4" t="s">
         <v>1267</v>
       </c>
     </row>
-    <row r="332" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="332" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B332" s="6" t="s">
         <v>1268</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="E332" s="6" t="s">
         <v>1270</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="H332" s="6" t="s">
         <v>1267</v>
       </c>
     </row>
-    <row r="333" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="333" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B333" s="4" t="s">
         <v>1271</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="4" t="s">
         <v>1272</v>
       </c>
       <c r="E333" s="4" t="s">
         <v>1273</v>
       </c>
       <c r="F333" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>1274</v>
       </c>
       <c r="H333" s="4" t="s">
         <v>1275</v>
       </c>
     </row>
-    <row r="334" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="334" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B334" s="6" t="s">
         <v>1276</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="E334" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G334" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="H334" s="6" t="s">
         <v>1275</v>
       </c>
     </row>
-    <row r="335" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="335" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B335" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="E335" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="F335" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="H335" s="4" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="336" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="336" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B336" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>1285</v>
       </c>
       <c r="E336" s="6" t="s">
         <v>1286</v>
       </c>
       <c r="F336" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G336" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="H336" s="6" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="337" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="337" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B337" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="4" t="s">
         <v>1288</v>
       </c>
       <c r="E337" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="F337" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="H337" s="4" t="s">
         <v>1291</v>
       </c>
     </row>
-    <row r="338" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="338" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B338" s="6" t="s">
         <v>1292</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="E338" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="F338" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G338" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="H338" s="6" t="s">
         <v>1291</v>
       </c>
     </row>
-    <row r="339" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="339" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B339" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D339" s="4" t="s">
         <v>1296</v>
       </c>
       <c r="E339" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="F339" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="H339" s="4" t="s">
         <v>1291</v>
       </c>
     </row>
-    <row r="340" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="340" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B340" s="6" t="s">
         <v>1298</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>1300</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>1302</v>
       </c>
     </row>
-    <row r="341" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="341" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B341" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D341" s="4" t="s">
         <v>1304</v>
       </c>
       <c r="E341" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="F341" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>1301</v>
       </c>
       <c r="H341" s="4" t="s">
         <v>1302</v>
       </c>
     </row>
-    <row r="342" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="342" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B342" s="6" t="s">
         <v>1306</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>1307</v>
       </c>
       <c r="E342" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>1302</v>
       </c>
     </row>
-    <row r="343" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="343" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B343" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="4" t="s">
         <v>1310</v>
       </c>
       <c r="E343" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="F343" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="H343" s="4" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="344" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="344" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B344" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="E344" s="6" t="s">
         <v>1316</v>
       </c>
       <c r="F344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="H344" s="6" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="345" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="345" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B345" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="4" t="s">
         <v>1318</v>
       </c>
       <c r="E345" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="F345" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>1320</v>
       </c>
       <c r="H345" s="4" t="s">
         <v>1321</v>
       </c>
     </row>
-    <row r="346" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="346" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B346" s="6" t="s">
         <v>1322</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="E346" s="6" t="s">
         <v>1324</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="7" t="s">
         <v>1320</v>
       </c>
       <c r="H346" s="6" t="s">
         <v>1321</v>
       </c>
     </row>
-    <row r="347" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="347" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B347" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="4" t="s">
         <v>1326</v>
       </c>
       <c r="E347" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="F347" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>1328</v>
       </c>
       <c r="H347" s="4" t="s">
         <v>1329</v>
       </c>
     </row>
-    <row r="348" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="348" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B348" s="6" t="s">
         <v>1330</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>1331</v>
       </c>
       <c r="E348" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G348" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="H348" s="6" t="s">
         <v>1329</v>
       </c>
     </row>
-    <row r="349" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="349" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B349" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D349" s="4" t="s">
         <v>1334</v>
       </c>
       <c r="E349" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="F349" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>1328</v>
       </c>
       <c r="H349" s="4" t="s">
         <v>1329</v>
       </c>
     </row>
-    <row r="350" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="350" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B350" s="6" t="s">
         <v>1336</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>1337</v>
       </c>
       <c r="E350" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="H350" s="6" t="s">
         <v>1340</v>
       </c>
     </row>
-    <row r="351" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="351" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B351" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D351" s="4" t="s">
         <v>1342</v>
       </c>
       <c r="E351" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="F351" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>1339</v>
       </c>
       <c r="H351" s="4" t="s">
         <v>1340</v>
       </c>
     </row>
-    <row r="352" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="352" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B352" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="E352" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>1340</v>
       </c>
     </row>
-    <row r="353" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="353" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B353" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="4" t="s">
         <v>1348</v>
       </c>
       <c r="E353" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="F353" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>1350</v>
       </c>
       <c r="H353" s="4" t="s">
         <v>1351</v>
       </c>
     </row>
-    <row r="354" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="354" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B354" s="6" t="s">
         <v>1352</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="E354" s="6" t="s">
         <v>1354</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="H354" s="6" t="s">
         <v>1351</v>
       </c>
     </row>
-    <row r="355" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="355" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B355" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D355" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="E355" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="F355" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>1350</v>
       </c>
       <c r="H355" s="4" t="s">
         <v>1351</v>
       </c>
     </row>
-    <row r="356" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="356" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B356" s="6" t="s">
         <v>1358</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="E356" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="7" t="s">
         <v>1361</v>
       </c>
       <c r="H356" s="6" t="s">
         <v>1362</v>
       </c>
     </row>
-    <row r="357" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="357" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B357" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D357" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="E357" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="F357" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="H357" s="4" t="s">
         <v>1362</v>
       </c>
     </row>
-    <row r="358" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="358" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B358" s="6" t="s">
         <v>1366</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>1367</v>
       </c>
       <c r="E358" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G358" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H358" s="6" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="359" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="359" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B359" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D359" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="E359" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="F359" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>637</v>
       </c>
       <c r="H359" s="4" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="360" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="360" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B360" s="6" t="s">
         <v>1372</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>1373</v>
       </c>
       <c r="E360" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G360" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H360" s="6" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="361" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="361" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B361" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D361" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="E361" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="F361" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>637</v>
       </c>
       <c r="H361" s="4" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="362" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="362" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B362" s="6" t="s">
         <v>1378</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>1379</v>
       </c>
       <c r="E362" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="F362" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H362" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="363" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="363" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B363" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D363" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="E363" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="F363" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H363" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="364" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="364" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B364" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>1384</v>
       </c>
       <c r="E364" s="6" t="s">
         <v>1387</v>
       </c>
       <c r="F364" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G364" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H364" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="365" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="365" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B365" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D365" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="E365" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="F365" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H365" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="366" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="366" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B366" s="6" t="s">
         <v>1391</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="E366" s="6" t="s">
         <v>1393</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G366" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H366" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="367" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="367" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B367" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D367" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="E367" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="F367" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H367" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="368" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="368" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B368" s="6" t="s">
         <v>1397</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="E368" s="6" t="s">
         <v>1399</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G368" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H368" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="369" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="369" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B369" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D369" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="E369" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="F369" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H369" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="370" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="370" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B370" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>1406</v>
       </c>
       <c r="E370" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H370" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="371" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="371" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B371" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D371" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="E371" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="F371" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H371" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="372" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="372" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B372" s="6" t="s">
         <v>1411</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>1412</v>
       </c>
       <c r="E372" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G372" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H372" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="373" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="373" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B373" s="4" t="s">
         <v>1414</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D373" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="E373" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="F373" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H373" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="374" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="374" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B374" s="6" t="s">
         <v>1417</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>1418</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G374" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H374" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="375" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="375" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B375" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D375" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="E375" s="4" t="s">
         <v>1422</v>
       </c>
       <c r="F375" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H375" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="376" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="376" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B376" s="6" t="s">
         <v>1423</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>1424</v>
       </c>
       <c r="E376" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="F376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="H376" s="6" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="377" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="377" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B377" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D377" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="E377" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="F377" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="H377" s="4" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="378" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="378" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B378" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>1432</v>
       </c>
       <c r="E378" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="F378" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G378" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="H378" s="6" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="379" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="379" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B379" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="E379" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="F379" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="5" t="s">
         <v>1437</v>
       </c>
       <c r="H379" s="4" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="380" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="380" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B380" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="E380" s="6" t="s">
         <v>1441</v>
       </c>
       <c r="F380" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="7" t="s">
         <v>1437</v>
       </c>
       <c r="H380" s="6" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="381" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="381" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B381" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D381" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="E381" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="F381" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G381" s="5" t="s">
         <v>1437</v>
       </c>
       <c r="H381" s="4" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="382" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="382" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B382" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="E382" s="6" t="s">
         <v>1447</v>
       </c>
       <c r="F382" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G382" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="H382" s="6" t="s">
         <v>1449</v>
       </c>
     </row>
-    <row r="383" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="383" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B383" s="4" t="s">
         <v>1450</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D383" s="4" t="s">
         <v>1451</v>
       </c>
       <c r="E383" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="F383" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G383" s="5" t="s">
         <v>1448</v>
       </c>
       <c r="H383" s="4" t="s">
         <v>1449</v>
       </c>
     </row>
-    <row r="384" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="384" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B384" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>1454</v>
       </c>
       <c r="E384" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="H384" s="6" t="s">
         <v>1449</v>
       </c>
     </row>
-    <row r="385" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="385" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B385" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="4" t="s">
         <v>1457</v>
       </c>
       <c r="E385" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="F385" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="H385" s="4" t="s">
         <v>1460</v>
       </c>
     </row>
-    <row r="386" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="386" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B386" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1462</v>
       </c>
       <c r="E386" s="6" t="s">
         <v>1463</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="H386" s="6" t="s">
         <v>1460</v>
       </c>
     </row>
-    <row r="387" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="387" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B387" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="4" t="s">
         <v>1465</v>
       </c>
       <c r="E387" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="F387" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>1467</v>
       </c>
       <c r="H387" s="4" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="388" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="388" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B388" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>1471</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="H388" s="6" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="389" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="389" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B389" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D389" s="4" t="s">
         <v>1473</v>
       </c>
       <c r="E389" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="F389" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G389" s="5" t="s">
         <v>1467</v>
       </c>
       <c r="H389" s="4" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="390" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="390" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B390" s="6" t="s">
         <v>1475</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="E390" s="6" t="s">
         <v>1477</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="H390" s="6" t="s">
         <v>1479</v>
       </c>
     </row>
-    <row r="391" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="391" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B391" s="4" t="s">
         <v>1480</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D391" s="4" t="s">
         <v>1481</v>
       </c>
       <c r="E391" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="F391" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G391" s="5" t="s">
         <v>1478</v>
       </c>
       <c r="H391" s="4" t="s">
         <v>1479</v>
       </c>
     </row>
-    <row r="392" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="392" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B392" s="6" t="s">
         <v>1483</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1484</v>
       </c>
       <c r="E392" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="7" t="s">
         <v>1478</v>
       </c>
       <c r="H392" s="6" t="s">
         <v>1479</v>
       </c>
     </row>
-    <row r="393" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="393" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B393" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="4" t="s">
         <v>1487</v>
       </c>
       <c r="E393" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="F393" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="H393" s="4" t="s">
         <v>1490</v>
       </c>
     </row>
-    <row r="394" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="394" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B394" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1492</v>
       </c>
       <c r="E394" s="6" t="s">
         <v>1493</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="H394" s="6" t="s">
         <v>1490</v>
       </c>
     </row>
-    <row r="395" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="395" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B395" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="C395" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D395" s="4" t="s">
         <v>1495</v>
       </c>
       <c r="E395" s="4" t="s">
         <v>1496</v>
       </c>
       <c r="F395" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>1489</v>
       </c>
       <c r="H395" s="4" t="s">
         <v>1490</v>
       </c>
     </row>
-    <row r="396" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="396" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B396" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1498</v>
       </c>
       <c r="E396" s="6" t="s">
         <v>1499</v>
       </c>
       <c r="F396" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="7" t="s">
         <v>1500</v>
       </c>
       <c r="H396" s="6" t="s">
         <v>1501</v>
       </c>
     </row>
-    <row r="397" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="397" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B397" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D397" s="4" t="s">
         <v>1503</v>
       </c>
       <c r="E397" s="4" t="s">
         <v>1504</v>
       </c>
       <c r="F397" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="5" t="s">
         <v>1500</v>
       </c>
       <c r="H397" s="4" t="s">
         <v>1501</v>
       </c>
     </row>
-    <row r="398" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="398" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B398" s="6" t="s">
         <v>1505</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="E398" s="6" t="s">
         <v>1507</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="H398" s="6" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="399" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="399" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B399" s="4" t="s">
         <v>1510</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D399" s="4" t="s">
         <v>1511</v>
       </c>
       <c r="E399" s="4" t="s">
         <v>1512</v>
       </c>
       <c r="F399" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G399" s="5" t="s">
         <v>1508</v>
       </c>
       <c r="H399" s="4" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="400" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="400" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B400" s="6" t="s">
         <v>1513</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1514</v>
       </c>
       <c r="E400" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="H400" s="6" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="401" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="401" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B401" s="4" t="s">
         <v>1516</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="4" t="s">
         <v>1517</v>
       </c>
       <c r="E401" s="4" t="s">
         <v>1518</v>
       </c>
       <c r="F401" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="H401" s="4" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="402" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="402" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B402" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>1522</v>
       </c>
       <c r="E402" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="F402" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G402" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="H402" s="6" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="403" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="403" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B403" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D403" s="4" t="s">
         <v>1525</v>
       </c>
       <c r="E403" s="4" t="s">
         <v>1526</v>
       </c>
       <c r="F403" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="H403" s="4" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="404" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="404" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B404" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1528</v>
       </c>
       <c r="E404" s="6" t="s">
         <v>1529</v>
       </c>
       <c r="F404" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="H404" s="6" t="s">
         <v>1531</v>
       </c>
     </row>
-    <row r="405" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="405" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B405" s="4" t="s">
         <v>1532</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D405" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="E405" s="4" t="s">
         <v>1534</v>
       </c>
       <c r="F405" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G405" s="5" t="s">
         <v>1530</v>
       </c>
       <c r="H405" s="4" t="s">
         <v>1531</v>
       </c>
     </row>
-    <row r="406" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="406" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B406" s="6" t="s">
         <v>1535</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="E406" s="6" t="s">
         <v>1537</v>
       </c>
       <c r="F406" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="7" t="s">
         <v>1530</v>
       </c>
       <c r="H406" s="6" t="s">
         <v>1531</v>
       </c>
     </row>
-    <row r="407" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="407" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B407" s="4" t="s">
         <v>1538</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="E407" s="4" t="s">
         <v>1540</v>
       </c>
       <c r="F407" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G407" s="5" t="s">
         <v>1541</v>
       </c>
       <c r="H407" s="4" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="408" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="408" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B408" s="6" t="s">
         <v>1543</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1544</v>
       </c>
       <c r="E408" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="7" t="s">
         <v>1541</v>
       </c>
       <c r="H408" s="6" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="409" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="409" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B409" s="4" t="s">
         <v>1546</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="4" t="s">
         <v>1547</v>
       </c>
       <c r="E409" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="F409" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="5" t="s">
         <v>1541</v>
       </c>
       <c r="H409" s="4" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="410" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="410" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B410" s="6" t="s">
         <v>1549</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="E410" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G410" s="7" t="s">
         <v>1541</v>
       </c>
       <c r="H410" s="6" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="411" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="411" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B411" s="4" t="s">
         <v>1552</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D411" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="E411" s="4" t="s">
         <v>1554</v>
       </c>
       <c r="F411" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G411" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="H411" s="4" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="412" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="412" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B412" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>1558</v>
       </c>
       <c r="E412" s="6" t="s">
         <v>1559</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G412" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="H412" s="6" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="413" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="413" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B413" s="4" t="s">
         <v>1560</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="4" t="s">
         <v>1561</v>
       </c>
       <c r="E413" s="4" t="s">
         <v>1562</v>
       </c>
       <c r="F413" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G413" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="H413" s="4" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="414" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="414" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B414" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>1564</v>
       </c>
       <c r="E414" s="6" t="s">
         <v>1565</v>
       </c>
       <c r="F414" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="H414" s="6" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="415" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="415" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B415" s="4" t="s">
         <v>1568</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D415" s="4" t="s">
         <v>1569</v>
       </c>
       <c r="E415" s="4" t="s">
         <v>1570</v>
       </c>
       <c r="F415" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>1566</v>
       </c>
       <c r="H415" s="4" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="416" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="416" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B416" s="6" t="s">
         <v>1571</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="E416" s="6" t="s">
         <v>1573</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G416" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="H416" s="6" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="417" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="417" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B417" s="4" t="s">
         <v>1574</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="4" t="s">
         <v>1575</v>
       </c>
       <c r="E417" s="4" t="s">
         <v>1576</v>
       </c>
       <c r="F417" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H417" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="418" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="418" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B418" s="6" t="s">
         <v>1577</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="E418" s="6" t="s">
         <v>1579</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="7" t="s">
         <v>1580</v>
       </c>
       <c r="H418" s="6" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="419" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="419" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B419" s="4" t="s">
         <v>1582</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D419" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="E419" s="4" t="s">
         <v>1584</v>
       </c>
       <c r="F419" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G419" s="5" t="s">
         <v>1580</v>
       </c>
       <c r="H419" s="4" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="420" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="420" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B420" s="6" t="s">
         <v>1585</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1586</v>
       </c>
       <c r="E420" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G420" s="7" t="s">
         <v>1580</v>
       </c>
       <c r="H420" s="6" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="421" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="421" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B421" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="4" t="s">
         <v>1589</v>
       </c>
       <c r="E421" s="4" t="s">
         <v>1590</v>
       </c>
       <c r="F421" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="H421" s="4" t="s">
         <v>1592</v>
       </c>
     </row>
-    <row r="422" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="422" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B422" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1594</v>
       </c>
       <c r="E422" s="6" t="s">
         <v>1595</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G422" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="H422" s="6" t="s">
         <v>1592</v>
       </c>
     </row>
-    <row r="423" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="423" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B423" s="4" t="s">
         <v>1596</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D423" s="4" t="s">
         <v>1597</v>
       </c>
       <c r="E423" s="4" t="s">
         <v>1598</v>
       </c>
       <c r="F423" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G423" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="H423" s="4" t="s">
         <v>1592</v>
       </c>
     </row>
-    <row r="424" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="424" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B424" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>1600</v>
       </c>
       <c r="E424" s="6" t="s">
         <v>1601</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="H424" s="6" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="425" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="425" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B425" s="4" t="s">
         <v>1604</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D425" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="E425" s="4" t="s">
         <v>1606</v>
       </c>
       <c r="F425" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G425" s="5" t="s">
         <v>1602</v>
       </c>
       <c r="H425" s="4" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="426" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="426" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B426" s="6" t="s">
         <v>1607</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="E426" s="6" t="s">
         <v>1609</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="H426" s="6" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="427" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="427" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B427" s="4" t="s">
         <v>1610</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="E427" s="4" t="s">
         <v>1612</v>
       </c>
       <c r="F427" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="5" t="s">
         <v>1613</v>
       </c>
       <c r="H427" s="4" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="428" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="428" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B428" s="6" t="s">
         <v>1615</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>1616</v>
       </c>
       <c r="E428" s="6" t="s">
         <v>1617</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="H428" s="6" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="429" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="429" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B429" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D429" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="E429" s="4" t="s">
         <v>1620</v>
       </c>
       <c r="F429" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G429" s="5" t="s">
         <v>1613</v>
       </c>
       <c r="H429" s="4" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="430" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="430" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B430" s="6" t="s">
         <v>1621</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>1622</v>
       </c>
       <c r="E430" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="H430" s="6" t="s">
         <v>1625</v>
       </c>
     </row>
-    <row r="431" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="431" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B431" s="4" t="s">
         <v>1626</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D431" s="4" t="s">
         <v>1627</v>
       </c>
       <c r="E431" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="F431" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G431" s="5" t="s">
         <v>1624</v>
       </c>
       <c r="H431" s="4" t="s">
         <v>1625</v>
       </c>
     </row>
-    <row r="432" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="432" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B432" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>1630</v>
       </c>
       <c r="E432" s="6" t="s">
         <v>1631</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="H432" s="6" t="s">
         <v>1625</v>
       </c>
     </row>
-    <row r="433" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="433" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B433" s="4" t="s">
         <v>1632</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D433" s="4" t="s">
         <v>1633</v>
       </c>
       <c r="E433" s="4" t="s">
         <v>1634</v>
       </c>
       <c r="F433" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="5" t="s">
         <v>1635</v>
       </c>
       <c r="H433" s="4" t="s">
         <v>1636</v>
       </c>
     </row>
-    <row r="434" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="434" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B434" s="6" t="s">
         <v>1637</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="E434" s="6" t="s">
         <v>1639</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G434" s="7" t="s">
         <v>1635</v>
       </c>
       <c r="H434" s="6" t="s">
         <v>1636</v>
       </c>
     </row>
-    <row r="435" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="435" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B435" s="4" t="s">
         <v>1640</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D435" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="E435" s="4" t="s">
         <v>1642</v>
       </c>
       <c r="F435" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="5" t="s">
         <v>1635</v>
       </c>
       <c r="H435" s="4" t="s">
         <v>1636</v>
       </c>
     </row>
-    <row r="436" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="436" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B436" s="6" t="s">
         <v>1643</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="E436" s="6" t="s">
         <v>1645</v>
       </c>
       <c r="F436" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="7" t="s">
         <v>1646</v>
       </c>
       <c r="H436" s="6" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="437" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="437" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B437" s="4" t="s">
         <v>1648</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D437" s="4" t="s">
         <v>1649</v>
       </c>
       <c r="E437" s="4" t="s">
         <v>1650</v>
       </c>
       <c r="F437" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G437" s="5" t="s">
         <v>1646</v>
       </c>
       <c r="H437" s="4" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="438" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="438" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B438" s="6" t="s">
         <v>1651</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>1652</v>
       </c>
       <c r="E438" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="7" t="s">
         <v>1646</v>
       </c>
       <c r="H438" s="6" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="439" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="439" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B439" s="4" t="s">
         <v>1654</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D439" s="4" t="s">
         <v>1655</v>
       </c>
       <c r="E439" s="4" t="s">
         <v>1656</v>
       </c>
       <c r="F439" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G439" s="5" t="s">
         <v>1646</v>
       </c>
       <c r="H439" s="4" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="440" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="440" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B440" s="6" t="s">
         <v>1657</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>1658</v>
       </c>
       <c r="E440" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G440" s="7" t="s">
         <v>1646</v>
       </c>
       <c r="H440" s="6" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="441" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="441" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B441" s="4" t="s">
         <v>1660</v>
       </c>
       <c r="C441" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D441" s="4" t="s">
         <v>1661</v>
       </c>
       <c r="E441" s="4" t="s">
         <v>1662</v>
       </c>
       <c r="F441" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="H441" s="4" t="s">
         <v>1664</v>
       </c>
     </row>
-    <row r="442" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="442" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B442" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1666</v>
       </c>
       <c r="E442" s="6" t="s">
         <v>1667</v>
       </c>
       <c r="F442" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G442" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H442" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="443" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="443" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B443" s="4" t="s">
         <v>1668</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="D443" s="4" t="s">
         <v>1669</v>
       </c>
       <c r="E443" s="4" t="s">
         <v>1670</v>
       </c>
       <c r="F443" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H443" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="444" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="444" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B444" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1672</v>
       </c>
       <c r="E444" s="6" t="s">
         <v>1673</v>
       </c>
       <c r="F444" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G444" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H444" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="445" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="445" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B445" s="4" t="s">
         <v>1674</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D445" s="4" t="s">
         <v>1675</v>
       </c>
       <c r="E445" s="4" t="s">
         <v>1676</v>
       </c>
       <c r="F445" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H445" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="446" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="446" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B446" s="6" t="s">
         <v>1677</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="E446" s="6" t="s">
         <v>1679</v>
       </c>
       <c r="F446" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G446" s="7" t="s">
         <v>1580</v>
       </c>
       <c r="H446" s="6" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="447" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="447" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B447" s="4" t="s">
         <v>1680</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D447" s="4" t="s">
         <v>1681</v>
       </c>
       <c r="E447" s="4" t="s">
         <v>1682</v>
       </c>
       <c r="F447" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H447" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="448" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="448" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B448" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>1684</v>
       </c>
       <c r="E448" s="6" t="s">
         <v>1685</v>
       </c>
       <c r="F448" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="H448" s="6" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="449" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="449" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B449" s="4" t="s">
         <v>1686</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D449" s="4" t="s">
         <v>1687</v>
       </c>
       <c r="E449" s="4" t="s">
         <v>1688</v>
       </c>
       <c r="F449" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H449" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="450" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="450" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B450" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>1690</v>
       </c>
       <c r="E450" s="6" t="s">
         <v>1691</v>
       </c>
       <c r="F450" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H450" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="451" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="451" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B451" s="4" t="s">
         <v>1692</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D451" s="4" t="s">
         <v>1693</v>
       </c>
       <c r="E451" s="4" t="s">
         <v>1694</v>
       </c>
       <c r="F451" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H451" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="452" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="452" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B452" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>1696</v>
       </c>
       <c r="E452" s="6" t="s">
         <v>1697</v>
       </c>
       <c r="F452" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="H452" s="6" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="453" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="453" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B453" s="4" t="s">
         <v>1698</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D453" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="E453" s="4" t="s">
         <v>1700</v>
       </c>
       <c r="F453" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="G453" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="H453" s="4" t="s">
         <v>1703</v>
       </c>
     </row>
-    <row r="454" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="454" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B454" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>1705</v>
       </c>
       <c r="E454" s="6" t="s">
         <v>1706</v>
       </c>
       <c r="F454" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="G454" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H454" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="455" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="455" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B455" s="4" t="s">
         <v>1707</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D455" s="4" t="s">
         <v>1708</v>
       </c>
       <c r="E455" s="4" t="s">
         <v>1709</v>
       </c>
       <c r="F455" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="H455" s="4" t="s">
         <v>1267</v>
       </c>
     </row>
-    <row r="456" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="456" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B456" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>1711</v>
       </c>
       <c r="E456" s="6" t="s">
         <v>1712</v>
       </c>
       <c r="F456" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G456" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="H456" s="6" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="457" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="457" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B457" s="4" t="s">
         <v>1713</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D457" s="4" t="s">
         <v>1714</v>
       </c>
       <c r="E457" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="F457" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G457" s="5" t="s">
         <v>1301</v>
       </c>
       <c r="H457" s="4" t="s">
         <v>1302</v>
       </c>
     </row>
-    <row r="458" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="458" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B458" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>1717</v>
       </c>
       <c r="E458" s="6" t="s">
         <v>1718</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="H458" s="6" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="459" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="459" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B459" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D459" s="4" t="s">
         <v>1720</v>
       </c>
       <c r="E459" s="4" t="s">
         <v>1721</v>
       </c>
       <c r="F459" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="5" t="s">
         <v>1320</v>
       </c>
       <c r="H459" s="4" t="s">
         <v>1321</v>
       </c>
     </row>
-    <row r="460" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="460" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B460" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>1723</v>
       </c>
       <c r="E460" s="6" t="s">
         <v>1724</v>
       </c>
       <c r="F460" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G460" s="7" t="s">
         <v>1350</v>
       </c>
       <c r="H460" s="6" t="s">
         <v>1351</v>
       </c>
     </row>
-    <row r="461" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="461" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B461" s="4" t="s">
         <v>1725</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D461" s="4" t="s">
         <v>1726</v>
       </c>
       <c r="E461" s="4" t="s">
         <v>1727</v>
       </c>
       <c r="F461" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="5" t="s">
         <v>1728</v>
       </c>
       <c r="H461" s="4" t="s">
         <v>1729</v>
       </c>
     </row>
-    <row r="462" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="462" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B462" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="E462" s="6" t="s">
         <v>1732</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H462" s="6" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="463" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="463" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B463" s="4" t="s">
         <v>1733</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D463" s="4" t="s">
         <v>1734</v>
       </c>
       <c r="E463" s="4" t="s">
         <v>1735</v>
       </c>
       <c r="F463" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G463" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H463" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="464" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="464" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B464" s="6" t="s">
         <v>1736</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>1451</v>
       </c>
       <c r="E464" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="F464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H464" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="465" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="465" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B465" s="4" t="s">
         <v>1738</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="4" t="s">
         <v>1739</v>
       </c>
       <c r="E465" s="4" t="s">
         <v>1740</v>
       </c>
       <c r="F465" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G465" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H465" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="466" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="466" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B466" s="6" t="s">
         <v>1741</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1742</v>
       </c>
       <c r="E466" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="F466" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H466" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="467" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="467" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B467" s="4" t="s">
         <v>1744</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D467" s="4" t="s">
         <v>1745</v>
       </c>
       <c r="E467" s="4" t="s">
         <v>1746</v>
       </c>
       <c r="F467" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="H467" s="4" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="468" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="468" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B468" s="6" t="s">
         <v>1747</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>1748</v>
       </c>
       <c r="E468" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="F468" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G468" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="H468" s="6" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="469" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="469" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B469" s="4" t="s">
         <v>1750</v>
       </c>
       <c r="C469" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D469" s="4" t="s">
         <v>1751</v>
       </c>
       <c r="E469" s="4" t="s">
         <v>1752</v>
       </c>
       <c r="F469" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="5" t="s">
         <v>1437</v>
       </c>
       <c r="H469" s="4" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="470" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="470" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B470" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>1754</v>
       </c>
       <c r="E470" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="H470" s="6" t="s">
         <v>1449</v>
       </c>
     </row>
-    <row r="471" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="471" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B471" s="4" t="s">
         <v>1756</v>
       </c>
       <c r="C471" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D471" s="4" t="s">
         <v>1757</v>
       </c>
       <c r="E471" s="4" t="s">
         <v>1758</v>
       </c>
       <c r="F471" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="H471" s="4" t="s">
         <v>1460</v>
       </c>
     </row>
-    <row r="472" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="472" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B472" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>1760</v>
       </c>
       <c r="E472" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G472" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H472" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="473" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="473" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B473" s="4" t="s">
         <v>1764</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D473" s="4" t="s">
         <v>1765</v>
       </c>
       <c r="E473" s="4" t="s">
         <v>1766</v>
       </c>
       <c r="F473" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G473" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H473" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="474" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="474" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B474" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>1768</v>
       </c>
       <c r="E474" s="6" t="s">
         <v>1769</v>
       </c>
       <c r="F474" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G474" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="H474" s="6" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="475" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="475" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B475" s="4" t="s">
         <v>1770</v>
       </c>
       <c r="C475" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D475" s="4" t="s">
         <v>1771</v>
       </c>
       <c r="E475" s="4" t="s">
         <v>1772</v>
       </c>
       <c r="F475" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="5" t="s">
         <v>1467</v>
       </c>
       <c r="H475" s="4" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="476" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="476" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B476" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>1774</v>
       </c>
       <c r="E476" s="6" t="s">
         <v>1775</v>
       </c>
       <c r="F476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="H476" s="6" t="s">
         <v>1490</v>
       </c>
     </row>
-    <row r="477" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="477" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B477" s="4" t="s">
         <v>1776</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D477" s="4" t="s">
         <v>1777</v>
       </c>
       <c r="E477" s="4" t="s">
         <v>1778</v>
       </c>
       <c r="F477" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G477" s="5" t="s">
         <v>1508</v>
       </c>
       <c r="H477" s="4" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="478" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="478" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B478" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>1780</v>
       </c>
       <c r="E478" s="6" t="s">
         <v>1781</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G478" s="7" t="s">
         <v>1508</v>
       </c>
       <c r="H478" s="6" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="479" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="479" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B479" s="4" t="s">
         <v>1782</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="4" t="s">
         <v>1783</v>
       </c>
       <c r="E479" s="4" t="s">
         <v>1784</v>
       </c>
       <c r="F479" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="H479" s="4" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="480" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="480" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B480" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>1786</v>
       </c>
       <c r="E480" s="6" t="s">
         <v>1787</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="7" t="s">
         <v>1541</v>
       </c>
       <c r="H480" s="6" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="481" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="481" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B481" s="4" t="s">
         <v>1788</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D481" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="E481" s="4" t="s">
         <v>1790</v>
       </c>
       <c r="F481" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="5" t="s">
         <v>1566</v>
       </c>
       <c r="H481" s="4" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="482" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="482" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B482" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>1792</v>
       </c>
       <c r="E482" s="6" t="s">
         <v>1793</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="7" t="s">
         <v>1602</v>
       </c>
       <c r="H482" s="6" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="483" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="483" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B483" s="4" t="s">
         <v>1794</v>
       </c>
       <c r="C483" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D483" s="4" t="s">
         <v>1795</v>
       </c>
       <c r="E483" s="4" t="s">
         <v>1796</v>
       </c>
       <c r="F483" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="G483" s="5" t="s">
         <v>1663</v>
       </c>
       <c r="H483" s="4" t="s">
         <v>1664</v>
       </c>
     </row>
-    <row r="484" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="484" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B484" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>1798</v>
       </c>
       <c r="E484" s="6" t="s">
         <v>1799</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G484" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="H484" s="6" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="485" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="485" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B485" s="4" t="s">
         <v>1800</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D485" s="4" t="s">
         <v>1801</v>
       </c>
       <c r="E485" s="4" t="s">
         <v>1802</v>
       </c>
       <c r="F485" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G485" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="H485" s="4" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="486" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="486" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B486" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>1804</v>
       </c>
       <c r="E486" s="6" t="s">
         <v>1805</v>
       </c>
       <c r="F486" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G486" s="7" t="s">
         <v>1467</v>
       </c>
       <c r="H486" s="6" t="s">
         <v>1468</v>
       </c>
     </row>
-    <row r="487" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="487" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B487" s="4" t="s">
         <v>1806</v>
       </c>
       <c r="C487" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D487" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="E487" s="4" t="s">
         <v>1808</v>
       </c>
       <c r="F487" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G487" s="5" t="s">
         <v>1566</v>
       </c>
       <c r="H487" s="4" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="488" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="488" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B488" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>1810</v>
       </c>
       <c r="E488" s="6" t="s">
         <v>1811</v>
       </c>
       <c r="F488" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G488" s="7" t="s">
         <v>1566</v>
       </c>
       <c r="H488" s="6" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="489" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="489" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B489" s="4" t="s">
         <v>1812</v>
       </c>
       <c r="C489" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="4" t="s">
         <v>1813</v>
       </c>
       <c r="E489" s="4" t="s">
         <v>1814</v>
       </c>
       <c r="F489" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="5" t="s">
         <v>1815</v>
       </c>
       <c r="H489" s="4" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="490" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="490" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B490" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="E490" s="6" t="s">
         <v>1819</v>
       </c>
       <c r="F490" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G490" s="7" t="s">
         <v>1815</v>
       </c>
       <c r="H490" s="6" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="491" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="491" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B491" s="4" t="s">
         <v>1820</v>
       </c>
       <c r="C491" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D491" s="4" t="s">
         <v>1821</v>
       </c>
       <c r="E491" s="4" t="s">
         <v>1822</v>
       </c>
       <c r="F491" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="5" t="s">
         <v>1823</v>
       </c>
       <c r="H491" s="4" t="s">
         <v>1824</v>
       </c>
     </row>
-    <row r="492" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="492" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B492" s="6" t="s">
         <v>1825</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>1826</v>
       </c>
       <c r="E492" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="7" t="s">
         <v>1823</v>
       </c>
       <c r="H492" s="6" t="s">
         <v>1824</v>
       </c>
     </row>
-    <row r="493" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="493" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B493" s="4" t="s">
         <v>1828</v>
       </c>
       <c r="C493" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D493" s="4" t="s">
         <v>1829</v>
       </c>
       <c r="E493" s="4" t="s">
         <v>1830</v>
       </c>
       <c r="F493" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G493" s="5" t="s">
         <v>1831</v>
       </c>
       <c r="H493" s="4" t="s">
         <v>1832</v>
       </c>
     </row>
-    <row r="494" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="494" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B494" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E494" s="6" t="s">
         <v>1834</v>
       </c>
       <c r="F494" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G494" s="7" t="s">
         <v>358</v>
       </c>
       <c r="H494" s="6" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="495" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="495" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B495" s="4" t="s">
         <v>1835</v>
       </c>
       <c r="C495" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D495" s="4" t="s">
         <v>1836</v>
       </c>
       <c r="E495" s="4" t="s">
         <v>1837</v>
       </c>
       <c r="F495" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G495" s="5" t="s">
         <v>1831</v>
       </c>
       <c r="H495" s="4" t="s">
         <v>1832</v>
       </c>
     </row>
-    <row r="496" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="496" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B496" s="6" t="s">
         <v>1838</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="E496" s="6" t="s">
         <v>1840</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="7" t="s">
         <v>1841</v>
       </c>
       <c r="H496" s="6" t="s">
         <v>1842</v>
       </c>
     </row>
-    <row r="497" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="497" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B497" s="4" t="s">
         <v>1843</v>
       </c>
       <c r="C497" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D497" s="4" t="s">
         <v>1844</v>
       </c>
       <c r="E497" s="4" t="s">
         <v>1845</v>
       </c>
       <c r="F497" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G497" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="H497" s="4" t="s">
         <v>1842</v>
       </c>
     </row>
-    <row r="498" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="498" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B498" s="6" t="s">
         <v>1846</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>1847</v>
       </c>
       <c r="E498" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="F498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="7" t="s">
         <v>1841</v>
       </c>
       <c r="H498" s="6" t="s">
         <v>1842</v>
       </c>
     </row>
-    <row r="499" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="499" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B499" s="4" t="s">
         <v>1849</v>
       </c>
       <c r="C499" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D499" s="4" t="s">
         <v>1850</v>
       </c>
       <c r="E499" s="4" t="s">
         <v>1851</v>
       </c>
       <c r="F499" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G499" s="5" t="s">
         <v>1852</v>
       </c>
       <c r="H499" s="4" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="500" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="500" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B500" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>1855</v>
       </c>
       <c r="E500" s="6" t="s">
         <v>1856</v>
       </c>
       <c r="F500" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G500" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="H500" s="6" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="501" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="501" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B501" s="4" t="s">
         <v>1857</v>
       </c>
       <c r="C501" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D501" s="4" t="s">
         <v>1858</v>
       </c>
       <c r="E501" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="F501" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="5" t="s">
         <v>1860</v>
       </c>
       <c r="H501" s="4" t="s">
         <v>1861</v>
       </c>
     </row>
-    <row r="502" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="502" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B502" s="6" t="s">
         <v>1862</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="E502" s="6" t="s">
         <v>1864</v>
       </c>
       <c r="F502" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G502" s="7" t="s">
         <v>1860</v>
       </c>
       <c r="H502" s="6" t="s">
         <v>1861</v>
       </c>
     </row>
-    <row r="503" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="503" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B503" s="4" t="s">
         <v>1865</v>
       </c>
       <c r="C503" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D503" s="4" t="s">
         <v>1866</v>
       </c>
       <c r="E503" s="4" t="s">
         <v>1867</v>
       </c>
       <c r="F503" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="5" t="s">
         <v>1868</v>
       </c>
       <c r="H503" s="4" t="s">
         <v>1869</v>
       </c>
     </row>
-    <row r="504" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="504" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B504" s="6" t="s">
         <v>1870</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>1871</v>
       </c>
       <c r="E504" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="F504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="7" t="s">
         <v>1868</v>
       </c>
       <c r="H504" s="6" t="s">
         <v>1869</v>
       </c>
     </row>
-    <row r="505" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="505" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B505" s="4" t="s">
         <v>1873</v>
       </c>
       <c r="C505" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D505" s="4" t="s">
         <v>1874</v>
       </c>
       <c r="E505" s="4" t="s">
         <v>1875</v>
       </c>
       <c r="F505" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G505" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="H505" s="4" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="506" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="506" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B506" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>1879</v>
       </c>
       <c r="E506" s="6" t="s">
         <v>1880</v>
       </c>
       <c r="F506" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G506" s="7" t="s">
         <v>1301</v>
       </c>
       <c r="H506" s="6" t="s">
         <v>1302</v>
       </c>
     </row>
-    <row r="507" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="507" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B507" s="4" t="s">
         <v>1881</v>
       </c>
       <c r="C507" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D507" s="4" t="s">
         <v>1882</v>
       </c>
       <c r="E507" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="F507" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G507" s="5" t="s">
         <v>1884</v>
       </c>
       <c r="H507" s="4" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="508" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="508" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B508" s="6" t="s">
         <v>1886</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="E508" s="6" t="s">
         <v>1888</v>
       </c>
       <c r="F508" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G508" s="7" t="s">
         <v>1884</v>
       </c>
       <c r="H508" s="6" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="509" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="509" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B509" s="4" t="s">
         <v>1889</v>
       </c>
       <c r="C509" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D509" s="4" t="s">
         <v>1890</v>
       </c>
       <c r="E509" s="4" t="s">
         <v>1891</v>
       </c>
       <c r="F509" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G509" s="5" t="s">
         <v>1884</v>
       </c>
       <c r="H509" s="4" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="510" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="510" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B510" s="6" t="s">
         <v>1892</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="E510" s="6" t="s">
         <v>1894</v>
       </c>
       <c r="F510" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="7" t="s">
         <v>553</v>
       </c>
       <c r="H510" s="6" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="511" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="511" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B511" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="C511" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D511" s="4" t="s">
         <v>1896</v>
       </c>
       <c r="E511" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="F511" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G511" s="5" t="s">
         <v>553</v>
       </c>
       <c r="H511" s="4" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="512" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="512" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B512" s="6" t="s">
         <v>1898</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="E512" s="6" t="s">
         <v>1900</v>
       </c>
       <c r="F512" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="7" t="s">
         <v>553</v>
       </c>
       <c r="H512" s="6" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="513" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="513" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B513" s="4" t="s">
         <v>1901</v>
       </c>
       <c r="C513" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D513" s="4" t="s">
         <v>1902</v>
       </c>
       <c r="E513" s="4" t="s">
         <v>1903</v>
       </c>
       <c r="F513" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G513" s="5" t="s">
         <v>1904</v>
       </c>
       <c r="H513" s="4" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="514" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="514" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B514" s="6" t="s">
         <v>1906</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E514" s="6" t="s">
         <v>1907</v>
       </c>
       <c r="F514" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G514" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="H514" s="6" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="515" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="515" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B515" s="4" t="s">
         <v>1908</v>
       </c>
       <c r="C515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D515" s="4" t="s">
         <v>1909</v>
       </c>
       <c r="E515" s="4" t="s">
         <v>1910</v>
       </c>
       <c r="F515" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G515" s="5" t="s">
         <v>1904</v>
       </c>
       <c r="H515" s="4" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="516" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="516" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B516" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>1912</v>
       </c>
       <c r="E516" s="6" t="s">
         <v>1913</v>
       </c>
       <c r="F516" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G516" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="H516" s="6" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="517" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="517" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B517" s="4" t="s">
         <v>1914</v>
       </c>
       <c r="C517" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="4" t="s">
         <v>1915</v>
       </c>
       <c r="E517" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="F517" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G517" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="H517" s="4" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="518" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="518" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B518" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>1918</v>
       </c>
       <c r="E518" s="6" t="s">
         <v>1919</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G518" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="H518" s="6" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="519" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="519" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B519" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="C519" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D519" s="4" t="s">
         <v>1921</v>
       </c>
       <c r="E519" s="4" t="s">
         <v>1922</v>
       </c>
       <c r="F519" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G519" s="5" t="s">
         <v>1923</v>
       </c>
       <c r="H519" s="4" t="s">
         <v>1924</v>
       </c>
     </row>
-    <row r="520" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="520" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B520" s="6" t="s">
         <v>1925</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="E520" s="6" t="s">
         <v>1927</v>
       </c>
       <c r="F520" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G520" s="7" t="s">
         <v>1923</v>
       </c>
       <c r="H520" s="6" t="s">
         <v>1924</v>
       </c>
     </row>
-    <row r="521" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="521" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B521" s="4" t="s">
         <v>1928</v>
       </c>
       <c r="C521" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D521" s="4" t="s">
         <v>1929</v>
       </c>
       <c r="E521" s="4" t="s">
         <v>1930</v>
       </c>
       <c r="F521" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G521" s="5" t="s">
         <v>1923</v>
       </c>
       <c r="H521" s="4" t="s">
         <v>1924</v>
       </c>
     </row>
-    <row r="522" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="522" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B522" s="6" t="s">
         <v>1931</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="E522" s="6" t="s">
         <v>1933</v>
       </c>
       <c r="F522" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G522" s="7" t="s">
         <v>531</v>
       </c>
       <c r="H522" s="6" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="523" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="523" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B523" s="4" t="s">
         <v>1934</v>
       </c>
       <c r="C523" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D523" s="4" t="s">
         <v>1935</v>
       </c>
       <c r="E523" s="4" t="s">
         <v>1936</v>
       </c>
       <c r="F523" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G523" s="5" t="s">
         <v>531</v>
       </c>
       <c r="H523" s="4" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="524" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="524" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B524" s="6" t="s">
         <v>1937</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="E524" s="6" t="s">
         <v>1939</v>
       </c>
       <c r="F524" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G524" s="7" t="s">
         <v>531</v>
       </c>
       <c r="H524" s="6" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="525" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="525" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B525" s="4" t="s">
         <v>1940</v>
       </c>
       <c r="C525" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D525" s="4" t="s">
         <v>1941</v>
       </c>
       <c r="E525" s="4" t="s">
         <v>1942</v>
       </c>
       <c r="F525" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G525" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H525" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="526" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="526" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B526" s="6" t="s">
         <v>1943</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="E526" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G526" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H526" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="527" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="527" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B527" s="4" t="s">
         <v>1946</v>
       </c>
       <c r="C527" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D527" s="4" t="s">
         <v>1947</v>
       </c>
       <c r="E527" s="4" t="s">
         <v>1948</v>
       </c>
       <c r="F527" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G527" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H527" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="528" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="528" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B528" s="6" t="s">
         <v>1949</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="E528" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="F528" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G528" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H528" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="529" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="529" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B529" s="4" t="s">
         <v>1952</v>
       </c>
       <c r="C529" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D529" s="4" t="s">
         <v>1953</v>
       </c>
       <c r="E529" s="4" t="s">
         <v>1954</v>
       </c>
       <c r="F529" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G529" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H529" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="530" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="530" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B530" s="6" t="s">
         <v>1955</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="E530" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="F530" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G530" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H530" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="531" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="531" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B531" s="4" t="s">
         <v>1958</v>
       </c>
       <c r="C531" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D531" s="4" t="s">
         <v>1959</v>
       </c>
       <c r="E531" s="4" t="s">
         <v>1960</v>
       </c>
       <c r="F531" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G531" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H531" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="532" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="532" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B532" s="6" t="s">
         <v>1961</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="E532" s="6" t="s">
         <v>1963</v>
       </c>
       <c r="F532" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G532" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H532" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="533" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="533" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B533" s="4" t="s">
         <v>1964</v>
       </c>
       <c r="C533" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D533" s="4" t="s">
         <v>248</v>
       </c>
       <c r="E533" s="4" t="s">
         <v>1965</v>
       </c>
       <c r="F533" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G533" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="H533" s="4" t="s">
         <v>1362</v>
       </c>
     </row>
-    <row r="534" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="534" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B534" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>1967</v>
       </c>
       <c r="E534" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="F534" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G534" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="H534" s="6" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="535" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="535" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B535" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D535" s="4" t="s">
         <v>1972</v>
       </c>
       <c r="E535" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="F535" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G535" s="5" t="s">
         <v>1969</v>
       </c>
       <c r="H535" s="4" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="536" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="536" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B536" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>1975</v>
       </c>
       <c r="E536" s="6" t="s">
         <v>1976</v>
       </c>
       <c r="F536" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G536" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="H536" s="6" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="537" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="537" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B537" s="4" t="s">
         <v>1977</v>
       </c>
       <c r="C537" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D537" s="4" t="s">
         <v>1978</v>
       </c>
       <c r="E537" s="4" t="s">
         <v>1979</v>
       </c>
       <c r="F537" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G537" s="5" t="s">
         <v>1969</v>
       </c>
       <c r="H537" s="4" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="538" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="538" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B538" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="E538" s="6" t="s">
         <v>1982</v>
       </c>
       <c r="F538" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G538" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="H538" s="6" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="539" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="539" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B539" s="4" t="s">
         <v>1983</v>
       </c>
       <c r="C539" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="4" t="s">
         <v>1984</v>
       </c>
       <c r="E539" s="4" t="s">
         <v>1985</v>
       </c>
       <c r="F539" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G539" s="5" t="s">
         <v>1986</v>
       </c>
       <c r="H539" s="4" t="s">
         <v>1987</v>
       </c>
     </row>
-    <row r="540" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="540" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B540" s="6" t="s">
         <v>1988</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="E540" s="6" t="s">
         <v>1990</v>
       </c>
       <c r="F540" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G540" s="7" t="s">
         <v>1986</v>
       </c>
       <c r="H540" s="6" t="s">
         <v>1987</v>
       </c>
     </row>
-    <row r="541" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="541" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B541" s="4" t="s">
         <v>1991</v>
       </c>
       <c r="C541" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="4" t="s">
         <v>1992</v>
       </c>
       <c r="E541" s="4" t="s">
         <v>1993</v>
       </c>
       <c r="F541" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G541" s="5" t="s">
         <v>1994</v>
       </c>
       <c r="H541" s="4" t="s">
         <v>1995</v>
       </c>
     </row>
-    <row r="542" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="542" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B542" s="6" t="s">
         <v>1996</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>1997</v>
       </c>
       <c r="E542" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="F542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G542" s="7" t="s">
         <v>1994</v>
       </c>
       <c r="H542" s="6" t="s">
         <v>1995</v>
       </c>
     </row>
-    <row r="543" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="543" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B543" s="4" t="s">
         <v>1999</v>
       </c>
       <c r="C543" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D543" s="4" t="s">
         <v>2000</v>
       </c>
       <c r="E543" s="4" t="s">
         <v>2001</v>
       </c>
       <c r="F543" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G543" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="H543" s="4" t="s">
         <v>2003</v>
       </c>
     </row>
-    <row r="544" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="544" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B544" s="6" t="s">
         <v>2004</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>2005</v>
       </c>
       <c r="E544" s="6" t="s">
         <v>2006</v>
       </c>
       <c r="F544" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G544" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="H544" s="6" t="s">
         <v>2003</v>
       </c>
     </row>
-    <row r="545" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="545" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B545" s="4" t="s">
         <v>2007</v>
       </c>
       <c r="C545" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D545" s="4" t="s">
         <v>2008</v>
       </c>
       <c r="E545" s="4" t="s">
         <v>2009</v>
       </c>
       <c r="F545" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G545" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="H545" s="4" t="s">
         <v>2003</v>
       </c>
     </row>
-    <row r="546" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="546" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B546" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>248</v>
       </c>
       <c r="E546" s="6" t="s">
         <v>2011</v>
       </c>
       <c r="F546" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G546" s="7" t="s">
         <v>1884</v>
       </c>
       <c r="H546" s="6" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="547" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="547" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B547" s="4" t="s">
         <v>2012</v>
       </c>
       <c r="C547" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D547" s="4" t="s">
         <v>2013</v>
       </c>
       <c r="E547" s="4" t="s">
         <v>2014</v>
       </c>
       <c r="F547" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G547" s="5" t="s">
         <v>1884</v>
       </c>
       <c r="H547" s="4" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="548" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="548" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B548" s="6" t="s">
         <v>2015</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="E548" s="6" t="s">
         <v>2017</v>
       </c>
       <c r="F548" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G548" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="H548" s="6" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="549" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="549" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B549" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="C549" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D549" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="E549" s="4" t="s">
         <v>2022</v>
       </c>
       <c r="F549" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G549" s="5" t="s">
         <v>2018</v>
       </c>
       <c r="H549" s="4" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="550" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="550" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B550" s="6" t="s">
         <v>2023</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>2024</v>
       </c>
       <c r="E550" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="F550" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G550" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="H550" s="6" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="551" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="551" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B551" s="4" t="s">
         <v>2026</v>
       </c>
       <c r="C551" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D551" s="4" t="s">
         <v>2027</v>
       </c>
       <c r="E551" s="4" t="s">
         <v>2028</v>
       </c>
       <c r="F551" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G551" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H551" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="552" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="552" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B552" s="6" t="s">
         <v>2029</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>2030</v>
       </c>
       <c r="E552" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="F552" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G552" s="7" t="s">
         <v>1841</v>
       </c>
       <c r="H552" s="6" t="s">
         <v>1842</v>
       </c>
     </row>
-    <row r="553" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="553" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B553" s="4" t="s">
         <v>2032</v>
       </c>
       <c r="C553" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D553" s="4" t="s">
         <v>2033</v>
       </c>
       <c r="E553" s="4" t="s">
         <v>2034</v>
       </c>
       <c r="F553" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G553" s="5" t="s">
         <v>531</v>
       </c>
       <c r="H553" s="4" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="554" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="554" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B554" s="6" t="s">
         <v>2035</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>2036</v>
       </c>
       <c r="E554" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="F554" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G554" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H554" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="555" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="555" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B555" s="4" t="s">
         <v>2038</v>
       </c>
       <c r="C555" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D555" s="4" t="s">
         <v>248</v>
       </c>
       <c r="E555" s="4" t="s">
         <v>2039</v>
       </c>
       <c r="F555" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G555" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H555" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="556" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="556" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B556" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>2041</v>
       </c>
       <c r="E556" s="6" t="s">
         <v>2042</v>
       </c>
       <c r="F556" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G556" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="H556" s="6" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="557" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="557" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B557" s="4" t="s">
         <v>2043</v>
       </c>
       <c r="C557" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D557" s="4" t="s">
         <v>2044</v>
       </c>
       <c r="E557" s="4" t="s">
         <v>2045</v>
       </c>
       <c r="F557" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G557" s="5" t="s">
         <v>2018</v>
       </c>
       <c r="H557" s="4" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="558" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="558" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B558" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="E558" s="6" t="s">
         <v>2048</v>
       </c>
       <c r="F558" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G558" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="H558" s="6" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="559" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="559" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B559" s="4" t="s">
         <v>2049</v>
       </c>
       <c r="C559" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D559" s="4" t="s">
         <v>2050</v>
       </c>
       <c r="E559" s="4" t="s">
         <v>2051</v>
       </c>
       <c r="F559" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G559" s="5" t="s">
         <v>1904</v>
       </c>
       <c r="H559" s="4" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="560" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="560" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B560" s="6" t="s">
         <v>2052</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="E560" s="6" t="s">
         <v>2054</v>
       </c>
       <c r="F560" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G560" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H560" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="561" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="561" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B561" s="4" t="s">
         <v>2055</v>
       </c>
       <c r="C561" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D561" s="4" t="s">
         <v>2056</v>
       </c>
       <c r="E561" s="4" t="s">
         <v>2057</v>
       </c>
       <c r="F561" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G561" s="5" t="s">
         <v>2058</v>
       </c>
       <c r="H561" s="4" t="s">
         <v>2059</v>
       </c>
     </row>
-    <row r="562" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="562" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B562" s="6" t="s">
         <v>2060</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="E562" s="6" t="s">
         <v>2062</v>
       </c>
       <c r="F562" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G562" s="7" t="s">
         <v>239</v>
       </c>
       <c r="H562" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="563" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="563" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B563" s="4" t="s">
         <v>2063</v>
       </c>
       <c r="C563" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D563" s="4" t="s">
         <v>2064</v>
       </c>
       <c r="E563" s="4" t="s">
         <v>2065</v>
       </c>
       <c r="F563" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G563" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H563" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="564" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="564" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B564" s="6" t="s">
         <v>2066</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="E564" s="6" t="s">
         <v>2068</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G564" s="7" t="s">
         <v>239</v>
       </c>
       <c r="H564" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="565" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="565" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B565" s="4" t="s">
         <v>2069</v>
       </c>
       <c r="C565" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D565" s="4" t="s">
         <v>2070</v>
       </c>
       <c r="E565" s="4" t="s">
         <v>2071</v>
       </c>
       <c r="F565" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G565" s="5" t="s">
         <v>2072</v>
       </c>
       <c r="H565" s="4" t="s">
         <v>2073</v>
       </c>
     </row>
-    <row r="566" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="566" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B566" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>2075</v>
       </c>
       <c r="E566" s="6" t="s">
         <v>2076</v>
       </c>
       <c r="F566" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G566" s="7" t="s">
         <v>2077</v>
       </c>
       <c r="H566" s="6" t="s">
         <v>2078</v>
       </c>
     </row>
-    <row r="567" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="567" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B567" s="4" t="s">
         <v>2079</v>
       </c>
       <c r="C567" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D567" s="4" t="s">
         <v>2080</v>
       </c>
       <c r="E567" s="4" t="s">
         <v>2081</v>
       </c>
       <c r="F567" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G567" s="5" t="s">
         <v>2082</v>
       </c>
       <c r="H567" s="4" t="s">
         <v>2083</v>
       </c>
     </row>
-    <row r="568" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="568" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B568" s="6" t="s">
         <v>2084</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>2085</v>
       </c>
       <c r="E568" s="6" t="s">
         <v>2086</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G568" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="H568" s="6" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="569" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="569" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B569" s="4" t="s">
         <v>2087</v>
       </c>
       <c r="C569" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D569" s="4" t="s">
         <v>2088</v>
       </c>
       <c r="E569" s="4" t="s">
         <v>2089</v>
       </c>
       <c r="F569" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G569" s="5" t="s">
         <v>2090</v>
       </c>
       <c r="H569" s="4" t="s">
         <v>2091</v>
       </c>
     </row>
-    <row r="570" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="570" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B570" s="6" t="s">
         <v>2092</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>2093</v>
       </c>
       <c r="E570" s="6" t="s">
         <v>2094</v>
       </c>
       <c r="F570" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G570" s="7" t="s">
         <v>239</v>
       </c>
       <c r="H570" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="571" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="571" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B571" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="C571" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D571" s="4" t="s">
         <v>2096</v>
       </c>
       <c r="E571" s="4" t="s">
         <v>2097</v>
       </c>
       <c r="F571" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G571" s="5" t="s">
         <v>2090</v>
       </c>
       <c r="H571" s="4" t="s">
         <v>2091</v>
       </c>
     </row>
-    <row r="572" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="572" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B572" s="6" t="s">
         <v>2098</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>2099</v>
       </c>
       <c r="E572" s="6" t="s">
         <v>2100</v>
       </c>
       <c r="F572" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="G572" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="H572" s="6" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="573" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="573" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B573" s="4" t="s">
         <v>2101</v>
       </c>
       <c r="C573" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D573" s="4" t="s">
         <v>2102</v>
       </c>
       <c r="E573" s="4" t="s">
         <v>2103</v>
       </c>
       <c r="F573" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="5" t="s">
         <v>1852</v>
       </c>
       <c r="H573" s="4" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="574" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="574" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B574" s="6" t="s">
         <v>2104</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>2105</v>
       </c>
       <c r="E574" s="6" t="s">
         <v>2106</v>
       </c>
       <c r="F574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G574" s="7" t="s">
         <v>1884</v>
       </c>
       <c r="H574" s="6" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="575" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="575" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B575" s="4" t="s">
         <v>2107</v>
       </c>
       <c r="C575" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D575" s="4" t="s">
         <v>2108</v>
       </c>
       <c r="E575" s="4" t="s">
         <v>2109</v>
       </c>
       <c r="F575" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="5" t="s">
         <v>1904</v>
       </c>
       <c r="H575" s="4" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="576" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="576" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B576" s="6" t="s">
         <v>2110</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>2111</v>
       </c>
       <c r="E576" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="F576" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G576" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="H576" s="6" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="577" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="577" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B577" s="4" t="s">
         <v>2113</v>
       </c>
       <c r="C577" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D577" s="4" t="s">
         <v>2114</v>
       </c>
       <c r="E577" s="4" t="s">
         <v>2115</v>
       </c>
       <c r="F577" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G577" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H577" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="578" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="578" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B578" s="6" t="s">
         <v>2116</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>2117</v>
       </c>
       <c r="E578" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H578" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="579" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="579" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B579" s="4" t="s">
         <v>2119</v>
       </c>
       <c r="C579" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D579" s="4" t="s">
         <v>2120</v>
       </c>
       <c r="E579" s="4" t="s">
         <v>2121</v>
       </c>
       <c r="F579" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G579" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H579" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="580" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="580" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B580" s="6" t="s">
         <v>2122</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>2123</v>
       </c>
       <c r="E580" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G580" s="7" t="s">
         <v>1986</v>
       </c>
       <c r="H580" s="6" t="s">
         <v>1987</v>
       </c>
     </row>
-    <row r="581" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="581" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B581" s="4" t="s">
         <v>2125</v>
       </c>
       <c r="C581" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D581" s="4" t="s">
         <v>2126</v>
       </c>
       <c r="E581" s="4" t="s">
         <v>2127</v>
       </c>
       <c r="F581" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G581" s="5" t="s">
         <v>1969</v>
       </c>
       <c r="H581" s="4" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="582" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="582" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B582" s="6" t="s">
         <v>2128</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>2129</v>
       </c>
       <c r="E582" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="F582" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G582" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H582" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="583" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="583" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B583" s="4" t="s">
         <v>2131</v>
       </c>
       <c r="C583" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="D583" s="4" t="s">
         <v>2132</v>
       </c>
       <c r="E583" s="4" t="s">
         <v>2133</v>
       </c>
       <c r="F583" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G583" s="5" t="s">
         <v>2002</v>
       </c>
       <c r="H583" s="4" t="s">
         <v>2003</v>
       </c>
     </row>
-    <row r="584" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="584" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B584" s="6" t="s">
         <v>2134</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>2135</v>
       </c>
       <c r="E584" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="F584" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G584" s="7" t="s">
         <v>2018</v>
       </c>
       <c r="H584" s="6" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="585" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="585" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B585" s="4" t="s">
         <v>2137</v>
       </c>
       <c r="C585" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D585" s="4" t="s">
         <v>2138</v>
       </c>
       <c r="E585" s="4" t="s">
         <v>2139</v>
       </c>
       <c r="F585" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G585" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H585" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="586" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="586" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B586" s="6" t="s">
         <v>2140</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>2141</v>
       </c>
       <c r="E586" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="F586" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="7" t="s">
         <v>1815</v>
       </c>
       <c r="H586" s="6" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="587" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="587" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B587" s="4" t="s">
         <v>2143</v>
       </c>
       <c r="C587" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D587" s="4" t="s">
         <v>2144</v>
       </c>
       <c r="E587" s="4" t="s">
         <v>2145</v>
       </c>
       <c r="F587" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G587" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H587" s="4" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="588" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="588" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B588" s="6" t="s">
         <v>2146</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>2147</v>
       </c>
       <c r="E588" s="6" t="s">
         <v>2148</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="7" t="s">
         <v>239</v>
       </c>
       <c r="H588" s="6" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="589" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="589" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B589" s="4" t="s">
         <v>2149</v>
       </c>
       <c r="C589" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D589" s="4" t="s">
         <v>2150</v>
       </c>
       <c r="E589" s="4" t="s">
         <v>2151</v>
       </c>
       <c r="F589" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G589" s="5" t="s">
         <v>239</v>
       </c>
       <c r="H589" s="4" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="590" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="590" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B590" s="6" t="s">
         <v>2152</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>2153</v>
       </c>
       <c r="E590" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="F590" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G590" s="7" t="s">
         <v>553</v>
       </c>
       <c r="H590" s="6" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="591" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="591" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B591" s="4" t="s">
         <v>2155</v>
       </c>
       <c r="C591" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D591" s="4" t="s">
         <v>2156</v>
       </c>
       <c r="E591" s="4" t="s">
         <v>2157</v>
       </c>
       <c r="F591" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G591" s="5" t="s">
         <v>553</v>
       </c>
       <c r="H591" s="4" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="592" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="592" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B592" s="6" t="s">
         <v>2158</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>2159</v>
       </c>
       <c r="E592" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="F592" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G592" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H592" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="593" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="593" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B593" s="4" t="s">
         <v>2163</v>
       </c>
       <c r="C593" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D593" s="4" t="s">
         <v>2164</v>
       </c>
       <c r="E593" s="4" t="s">
         <v>2165</v>
       </c>
       <c r="F593" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G593" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H593" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="594" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="594" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B594" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>2167</v>
       </c>
       <c r="E594" s="6" t="s">
         <v>2168</v>
       </c>
       <c r="F594" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G594" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H594" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="595" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="595" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B595" s="4" t="s">
         <v>2169</v>
       </c>
       <c r="C595" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D595" s="4" t="s">
         <v>2159</v>
       </c>
       <c r="E595" s="4" t="s">
         <v>2170</v>
       </c>
       <c r="F595" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="G595" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H595" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="596" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="596" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B596" s="6" t="s">
         <v>2171</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="E596" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="F596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G596" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H596" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="597" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="597" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B597" s="4" t="s">
         <v>2174</v>
       </c>
       <c r="C597" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D597" s="4" t="s">
         <v>2175</v>
       </c>
       <c r="E597" s="4" t="s">
         <v>2176</v>
       </c>
       <c r="F597" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G597" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H597" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="598" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="598" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B598" s="6" t="s">
         <v>2177</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="E598" s="6" t="s">
         <v>2179</v>
       </c>
       <c r="F598" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G598" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H598" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="599" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="599" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B599" s="4" t="s">
         <v>2180</v>
       </c>
       <c r="C599" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D599" s="4" t="s">
         <v>2181</v>
       </c>
       <c r="E599" s="4" t="s">
         <v>2182</v>
       </c>
       <c r="F599" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G599" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H599" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="600" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="600" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B600" s="6" t="s">
         <v>2183</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>2159</v>
       </c>
       <c r="E600" s="6" t="s">
         <v>2184</v>
       </c>
       <c r="F600" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G600" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H600" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="601" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="601" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B601" s="4" t="s">
         <v>2185</v>
       </c>
       <c r="C601" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D601" s="4" t="s">
         <v>2186</v>
       </c>
       <c r="E601" s="4" t="s">
         <v>2187</v>
       </c>
       <c r="F601" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G601" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H601" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="602" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="602" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B602" s="6" t="s">
         <v>2188</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>2189</v>
       </c>
       <c r="E602" s="6" t="s">
         <v>2190</v>
       </c>
       <c r="F602" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G602" s="7" t="s">
         <v>2191</v>
       </c>
       <c r="H602" s="6" t="s">
         <v>2192</v>
       </c>
     </row>
-    <row r="603" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="603" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B603" s="4" t="s">
         <v>2193</v>
       </c>
       <c r="C603" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D603" s="4" t="s">
         <v>2194</v>
       </c>
       <c r="E603" s="4" t="s">
         <v>2195</v>
       </c>
       <c r="F603" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G603" s="5" t="s">
         <v>2191</v>
       </c>
       <c r="H603" s="4" t="s">
         <v>2192</v>
       </c>
     </row>
-    <row r="604" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="604" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B604" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>2197</v>
       </c>
       <c r="E604" s="6" t="s">
         <v>2198</v>
       </c>
       <c r="F604" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G604" s="7" t="s">
         <v>2191</v>
       </c>
       <c r="H604" s="6" t="s">
         <v>2192</v>
       </c>
     </row>
-    <row r="605" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="605" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B605" s="4" t="s">
         <v>2199</v>
       </c>
       <c r="C605" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D605" s="4" t="s">
         <v>2200</v>
       </c>
       <c r="E605" s="4" t="s">
         <v>2201</v>
       </c>
       <c r="F605" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G605" s="5" t="s">
         <v>2202</v>
       </c>
       <c r="H605" s="4" t="s">
         <v>2203</v>
       </c>
     </row>
-    <row r="606" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="606" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B606" s="6" t="s">
         <v>2204</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="E606" s="6" t="s">
         <v>2206</v>
       </c>
       <c r="F606" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G606" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="H606" s="6" t="s">
         <v>2203</v>
       </c>
     </row>
-    <row r="607" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="607" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B607" s="4" t="s">
         <v>2207</v>
       </c>
       <c r="C607" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D607" s="4" t="s">
         <v>2208</v>
       </c>
       <c r="E607" s="4" t="s">
         <v>2209</v>
       </c>
       <c r="F607" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G607" s="5" t="s">
         <v>2202</v>
       </c>
       <c r="H607" s="4" t="s">
         <v>2203</v>
       </c>
     </row>
-    <row r="608" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="608" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B608" s="6" t="s">
         <v>2210</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="E608" s="6" t="s">
         <v>2212</v>
       </c>
       <c r="F608" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G608" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="H608" s="6" t="s">
         <v>2203</v>
       </c>
     </row>
-    <row r="609" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="609" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B609" s="4" t="s">
         <v>2213</v>
       </c>
       <c r="C609" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D609" s="4" t="s">
         <v>2214</v>
       </c>
       <c r="E609" s="4" t="s">
         <v>2215</v>
       </c>
       <c r="F609" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="5" t="s">
         <v>2216</v>
       </c>
       <c r="H609" s="4" t="s">
         <v>2217</v>
       </c>
     </row>
-    <row r="610" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="610" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B610" s="6" t="s">
         <v>2218</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>2219</v>
       </c>
       <c r="E610" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="F610" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G610" s="7" t="s">
         <v>2216</v>
       </c>
       <c r="H610" s="6" t="s">
         <v>2217</v>
       </c>
     </row>
-    <row r="611" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="611" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B611" s="4" t="s">
         <v>2221</v>
       </c>
       <c r="C611" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D611" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="E611" s="4" t="s">
         <v>2223</v>
       </c>
       <c r="F611" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G611" s="5" t="s">
         <v>2216</v>
       </c>
       <c r="H611" s="4" t="s">
         <v>2217</v>
       </c>
     </row>
-    <row r="612" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="612" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B612" s="6" t="s">
         <v>2224</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>2225</v>
       </c>
       <c r="E612" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="F612" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G612" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="H612" s="6" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="613" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="613" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B613" s="4" t="s">
         <v>2229</v>
       </c>
       <c r="C613" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D613" s="4" t="s">
         <v>2230</v>
       </c>
       <c r="E613" s="4" t="s">
         <v>2231</v>
       </c>
       <c r="F613" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G613" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H613" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="614" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="614" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B614" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D614" s="6" t="s">
         <v>2233</v>
       </c>
       <c r="E614" s="6" t="s">
         <v>2234</v>
       </c>
       <c r="F614" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G614" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="H614" s="6" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="615" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="615" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B615" s="4" t="s">
         <v>2235</v>
       </c>
       <c r="C615" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D615" s="4" t="s">
         <v>2236</v>
       </c>
       <c r="E615" s="4" t="s">
         <v>2237</v>
       </c>
       <c r="F615" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G615" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H615" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="616" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="616" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B616" s="6" t="s">
         <v>2238</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D616" s="6" t="s">
         <v>2239</v>
       </c>
       <c r="E616" s="6" t="s">
         <v>2240</v>
       </c>
       <c r="F616" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G616" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="H616" s="6" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="617" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="617" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B617" s="4" t="s">
         <v>2241</v>
       </c>
       <c r="C617" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D617" s="4" t="s">
         <v>2242</v>
       </c>
       <c r="E617" s="4" t="s">
         <v>2243</v>
       </c>
       <c r="F617" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G617" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H617" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="618" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="618" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B618" s="6" t="s">
         <v>2244</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D618" s="6" t="s">
         <v>2245</v>
       </c>
       <c r="E618" s="6" t="s">
         <v>2246</v>
       </c>
       <c r="F618" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G618" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H618" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="619" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="619" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B619" s="4" t="s">
         <v>2247</v>
       </c>
       <c r="C619" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D619" s="4" t="s">
         <v>2248</v>
       </c>
       <c r="E619" s="4" t="s">
         <v>2249</v>
       </c>
       <c r="F619" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G619" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H619" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="620" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="620" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B620" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D620" s="6" t="s">
         <v>2251</v>
       </c>
       <c r="E620" s="6" t="s">
         <v>2252</v>
       </c>
       <c r="F620" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G620" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H620" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="621" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="621" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B621" s="4" t="s">
         <v>2253</v>
       </c>
       <c r="C621" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D621" s="4" t="s">
         <v>2254</v>
       </c>
       <c r="E621" s="4" t="s">
         <v>2255</v>
       </c>
       <c r="F621" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G621" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H621" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="622" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="622" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B622" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D622" s="6" t="s">
         <v>2257</v>
       </c>
       <c r="E622" s="6" t="s">
         <v>2258</v>
       </c>
       <c r="F622" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G622" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H622" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="623" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="623" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B623" s="4" t="s">
         <v>2259</v>
       </c>
       <c r="C623" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D623" s="4" t="s">
         <v>2260</v>
       </c>
       <c r="E623" s="4" t="s">
         <v>2261</v>
       </c>
       <c r="F623" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G623" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H623" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="624" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="624" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B624" s="6" t="s">
         <v>2262</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>2263</v>
       </c>
       <c r="E624" s="6" t="s">
         <v>2264</v>
       </c>
       <c r="F624" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G624" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H624" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="625" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="625" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B625" s="4" t="s">
         <v>2265</v>
       </c>
       <c r="C625" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D625" s="4" t="s">
         <v>2266</v>
       </c>
       <c r="E625" s="4" t="s">
         <v>2267</v>
       </c>
       <c r="F625" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G625" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H625" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="626" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="626" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B626" s="6" t="s">
         <v>2268</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>2269</v>
       </c>
       <c r="E626" s="6" t="s">
         <v>2270</v>
       </c>
       <c r="F626" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G626" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H626" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="627" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="627" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B627" s="4" t="s">
         <v>2271</v>
       </c>
       <c r="C627" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D627" s="4" t="s">
         <v>2272</v>
       </c>
       <c r="E627" s="4" t="s">
         <v>2273</v>
       </c>
       <c r="F627" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G627" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="H627" s="4" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="628" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="628" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B628" s="6" t="s">
         <v>2274</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>2275</v>
       </c>
       <c r="E628" s="6" t="s">
         <v>2276</v>
       </c>
       <c r="F628" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="G628" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H628" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="629" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="629" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B629" s="4" t="s">
         <v>2277</v>
       </c>
       <c r="C629" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D629" s="4" t="s">
         <v>2278</v>
       </c>
       <c r="E629" s="4" t="s">
         <v>2279</v>
       </c>
       <c r="F629" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G629" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="H629" s="4" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="630" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="630" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B630" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D630" s="6" t="s">
         <v>2281</v>
       </c>
       <c r="E630" s="6" t="s">
         <v>2282</v>
       </c>
       <c r="F630" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G630" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H630" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="631" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="631" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B631" s="4" t="s">
         <v>2283</v>
       </c>
       <c r="C631" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D631" s="4" t="s">
         <v>2284</v>
       </c>
       <c r="E631" s="4" t="s">
         <v>2285</v>
       </c>
       <c r="F631" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G631" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="H631" s="4" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="632" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="632" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B632" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>2287</v>
       </c>
       <c r="E632" s="6" t="s">
         <v>2288</v>
       </c>
       <c r="F632" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G632" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H632" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="633" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="633" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B633" s="4" t="s">
         <v>2289</v>
       </c>
       <c r="C633" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D633" s="4" t="s">
         <v>2290</v>
       </c>
       <c r="E633" s="4" t="s">
         <v>2291</v>
       </c>
       <c r="F633" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G633" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="H633" s="4" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="634" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="634" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B634" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D634" s="6" t="s">
         <v>2293</v>
       </c>
       <c r="E634" s="6" t="s">
         <v>2294</v>
       </c>
       <c r="F634" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G634" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H634" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="635" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="635" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B635" s="4" t="s">
         <v>2295</v>
       </c>
       <c r="C635" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D635" s="4" t="s">
         <v>2296</v>
       </c>
       <c r="E635" s="4" t="s">
         <v>2297</v>
       </c>
       <c r="F635" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G635" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H635" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="636" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="636" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B636" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D636" s="6" t="s">
         <v>2299</v>
       </c>
       <c r="E636" s="6" t="s">
         <v>2300</v>
       </c>
       <c r="F636" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G636" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="H636" s="6" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="637" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="637" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B637" s="4" t="s">
         <v>2301</v>
       </c>
       <c r="C637" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D637" s="4" t="s">
         <v>2302</v>
       </c>
       <c r="E637" s="4" t="s">
         <v>2303</v>
       </c>
       <c r="F637" s="4" t="s">
         <v>530</v>
       </c>
       <c r="G637" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H637" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="638" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="638" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B638" s="6" t="s">
         <v>2306</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D638" s="6" t="s">
         <v>2307</v>
       </c>
       <c r="E638" s="6" t="s">
         <v>2308</v>
       </c>
       <c r="F638" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G638" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H638" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="639" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="639" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B639" s="4" t="s">
         <v>2309</v>
       </c>
       <c r="C639" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D639" s="4" t="s">
         <v>2310</v>
       </c>
       <c r="E639" s="4" t="s">
         <v>2311</v>
       </c>
       <c r="F639" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="G639" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H639" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="640" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="640" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B640" s="6" t="s">
         <v>2312</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D640" s="6" t="s">
         <v>2313</v>
       </c>
       <c r="E640" s="6" t="s">
         <v>2314</v>
       </c>
       <c r="F640" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G640" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H640" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="641" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="641" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B641" s="4" t="s">
         <v>2315</v>
       </c>
       <c r="C641" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D641" s="4" t="s">
         <v>2316</v>
       </c>
       <c r="E641" s="4" t="s">
         <v>2317</v>
       </c>
       <c r="F641" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G641" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H641" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="642" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="642" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B642" s="6" t="s">
         <v>2318</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D642" s="6" t="s">
         <v>2319</v>
       </c>
       <c r="E642" s="6" t="s">
         <v>2320</v>
       </c>
       <c r="F642" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G642" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H642" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="643" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="643" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B643" s="4" t="s">
         <v>2321</v>
       </c>
       <c r="C643" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="D643" s="4" t="s">
         <v>2322</v>
       </c>
       <c r="E643" s="4" t="s">
         <v>2323</v>
       </c>
       <c r="F643" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G643" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H643" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="644" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="644" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B644" s="6" t="s">
         <v>2324</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D644" s="6" t="s">
         <v>2325</v>
       </c>
       <c r="E644" s="6" t="s">
         <v>2326</v>
       </c>
       <c r="F644" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G644" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H644" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="645" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="645" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B645" s="4" t="s">
         <v>2327</v>
       </c>
       <c r="C645" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D645" s="4" t="s">
         <v>2328</v>
       </c>
       <c r="E645" s="4" t="s">
         <v>2329</v>
       </c>
       <c r="F645" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G645" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H645" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="646" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="646" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B646" s="6" t="s">
         <v>2330</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D646" s="6" t="s">
         <v>2331</v>
       </c>
       <c r="E646" s="6" t="s">
         <v>2332</v>
       </c>
       <c r="F646" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G646" s="7" t="s">
         <v>2333</v>
       </c>
       <c r="H646" s="6" t="s">
         <v>2334</v>
       </c>
     </row>
-    <row r="647" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="647" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B647" s="4" t="s">
         <v>2335</v>
       </c>
       <c r="C647" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D647" s="4" t="s">
         <v>2336</v>
       </c>
       <c r="E647" s="4" t="s">
         <v>2337</v>
       </c>
       <c r="F647" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G647" s="5" t="s">
         <v>2333</v>
       </c>
       <c r="H647" s="4" t="s">
         <v>2334</v>
       </c>
     </row>
-    <row r="648" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="648" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B648" s="6" t="s">
         <v>2338</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D648" s="6" t="s">
         <v>2339</v>
       </c>
       <c r="E648" s="6" t="s">
         <v>2340</v>
       </c>
       <c r="F648" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G648" s="7" t="s">
         <v>2333</v>
       </c>
       <c r="H648" s="6" t="s">
         <v>2334</v>
       </c>
     </row>
-    <row r="649" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="649" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B649" s="4" t="s">
         <v>2341</v>
       </c>
       <c r="C649" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D649" s="4" t="s">
         <v>2342</v>
       </c>
       <c r="E649" s="4" t="s">
         <v>2343</v>
       </c>
       <c r="F649" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G649" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H649" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="650" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="650" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B650" s="6" t="s">
         <v>2346</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D650" s="6" t="s">
         <v>2347</v>
       </c>
       <c r="E650" s="6" t="s">
         <v>2348</v>
       </c>
       <c r="F650" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="G650" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="H650" s="6" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="651" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="651" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B651" s="4" t="s">
         <v>2349</v>
       </c>
       <c r="C651" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D651" s="4" t="s">
         <v>2350</v>
       </c>
       <c r="E651" s="4" t="s">
         <v>2351</v>
       </c>
       <c r="F651" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G651" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H651" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="652" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="652" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B652" s="6" t="s">
         <v>2352</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D652" s="6" t="s">
         <v>2353</v>
       </c>
       <c r="E652" s="6" t="s">
         <v>2354</v>
       </c>
       <c r="F652" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G652" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="H652" s="6" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="653" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="653" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B653" s="4" t="s">
         <v>2355</v>
       </c>
       <c r="C653" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D653" s="4" t="s">
         <v>2356</v>
       </c>
       <c r="E653" s="4" t="s">
         <v>2357</v>
       </c>
       <c r="F653" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G653" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H653" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="654" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="654" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B654" s="6" t="s">
         <v>2358</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D654" s="6" t="s">
         <v>2359</v>
       </c>
       <c r="E654" s="6" t="s">
         <v>2360</v>
       </c>
       <c r="F654" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G654" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="H654" s="6" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="655" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="655" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B655" s="4" t="s">
         <v>2361</v>
       </c>
       <c r="C655" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D655" s="4" t="s">
         <v>2362</v>
       </c>
       <c r="E655" s="4" t="s">
         <v>2363</v>
       </c>
       <c r="F655" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G655" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H655" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="656" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="656" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B656" s="6" t="s">
         <v>2364</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D656" s="6" t="s">
         <v>2365</v>
       </c>
       <c r="E656" s="6" t="s">
         <v>2366</v>
       </c>
       <c r="F656" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G656" s="7" t="s">
         <v>2367</v>
       </c>
       <c r="H656" s="6" t="s">
         <v>2368</v>
       </c>
     </row>
-    <row r="657" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="657" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B657" s="4" t="s">
         <v>2369</v>
       </c>
       <c r="C657" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D657" s="4" t="s">
         <v>2370</v>
       </c>
       <c r="E657" s="4" t="s">
         <v>2371</v>
       </c>
       <c r="F657" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G657" s="5" t="s">
         <v>2367</v>
       </c>
       <c r="H657" s="4" t="s">
         <v>2368</v>
       </c>
     </row>
-    <row r="658" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="658" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B658" s="6" t="s">
         <v>2372</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D658" s="6" t="s">
         <v>2373</v>
       </c>
       <c r="E658" s="6" t="s">
         <v>2374</v>
       </c>
       <c r="F658" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G658" s="7" t="s">
         <v>2367</v>
       </c>
       <c r="H658" s="6" t="s">
         <v>2368</v>
       </c>
     </row>
-    <row r="659" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="659" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B659" s="4" t="s">
         <v>2375</v>
       </c>
       <c r="C659" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D659" s="4" t="s">
         <v>2376</v>
       </c>
       <c r="E659" s="4" t="s">
         <v>2377</v>
       </c>
       <c r="F659" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G659" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="H659" s="4" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="660" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="660" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B660" s="6" t="s">
         <v>2378</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D660" s="6" t="s">
         <v>2379</v>
       </c>
       <c r="E660" s="6" t="s">
         <v>2380</v>
       </c>
       <c r="F660" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G660" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="H660" s="6" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="661" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="661" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B661" s="4" t="s">
         <v>2381</v>
       </c>
       <c r="C661" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D661" s="4" t="s">
         <v>2382</v>
       </c>
       <c r="E661" s="4" t="s">
         <v>2383</v>
       </c>
       <c r="F661" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G661" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H661" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="662" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="662" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B662" s="6" t="s">
         <v>2384</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D662" s="6" t="s">
         <v>1672</v>
       </c>
       <c r="E662" s="6" t="s">
         <v>2385</v>
       </c>
       <c r="F662" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G662" s="7" t="s">
         <v>2367</v>
       </c>
       <c r="H662" s="6" t="s">
         <v>2368</v>
       </c>
     </row>
-    <row r="663" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="663" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B663" s="4" t="s">
         <v>2386</v>
       </c>
       <c r="C663" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D663" s="4" t="s">
         <v>2387</v>
       </c>
       <c r="E663" s="4" t="s">
         <v>2388</v>
       </c>
       <c r="F663" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G663" s="5" t="s">
         <v>2058</v>
       </c>
       <c r="H663" s="4" t="s">
         <v>2059</v>
       </c>
     </row>
-    <row r="664" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="664" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B664" s="6" t="s">
         <v>2389</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D664" s="6" t="s">
         <v>2390</v>
       </c>
       <c r="E664" s="6" t="s">
         <v>2391</v>
       </c>
       <c r="F664" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G664" s="7" t="s">
         <v>2058</v>
       </c>
       <c r="H664" s="6" t="s">
         <v>2059</v>
       </c>
     </row>
-    <row r="665" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="665" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B665" s="4" t="s">
         <v>2392</v>
       </c>
       <c r="C665" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D665" s="4" t="s">
         <v>2393</v>
       </c>
       <c r="E665" s="4" t="s">
         <v>2394</v>
       </c>
       <c r="F665" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G665" s="5" t="s">
         <v>2395</v>
       </c>
       <c r="H665" s="4" t="s">
         <v>2396</v>
       </c>
     </row>
-    <row r="666" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="666" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B666" s="6" t="s">
         <v>2397</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D666" s="6" t="s">
         <v>2398</v>
       </c>
       <c r="E666" s="6" t="s">
         <v>2399</v>
       </c>
       <c r="F666" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G666" s="7" t="s">
         <v>2395</v>
       </c>
       <c r="H666" s="6" t="s">
         <v>2396</v>
       </c>
     </row>
-    <row r="667" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="667" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B667" s="4" t="s">
         <v>2400</v>
       </c>
       <c r="C667" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D667" s="4" t="s">
         <v>2401</v>
       </c>
       <c r="E667" s="4" t="s">
         <v>2402</v>
       </c>
       <c r="F667" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G667" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H667" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="668" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="668" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B668" s="6" t="s">
         <v>2403</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D668" s="6" t="s">
         <v>2404</v>
       </c>
       <c r="E668" s="6" t="s">
         <v>2405</v>
       </c>
       <c r="F668" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G668" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="H668" s="6" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="669" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="669" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B669" s="4" t="s">
         <v>2406</v>
       </c>
       <c r="C669" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D669" s="4" t="s">
         <v>2407</v>
       </c>
       <c r="E669" s="4" t="s">
         <v>2408</v>
       </c>
       <c r="F669" s="4" t="s">
         <v>530</v>
       </c>
       <c r="G669" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H669" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="670" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="670" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B670" s="6" t="s">
         <v>2409</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D670" s="6" t="s">
         <v>2410</v>
       </c>
       <c r="E670" s="6" t="s">
         <v>2411</v>
       </c>
       <c r="F670" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G670" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="H670" s="6" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="671" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="671" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B671" s="4" t="s">
         <v>2412</v>
       </c>
       <c r="C671" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D671" s="4" t="s">
         <v>2413</v>
       </c>
       <c r="E671" s="4" t="s">
         <v>2414</v>
       </c>
       <c r="F671" s="4" t="s">
         <v>530</v>
       </c>
       <c r="G671" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H671" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="672" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="672" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B672" s="6" t="s">
         <v>2415</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D672" s="6" t="s">
         <v>2416</v>
       </c>
       <c r="E672" s="6" t="s">
         <v>2417</v>
       </c>
       <c r="F672" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G672" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="H672" s="6" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="673" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="673" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B673" s="4" t="s">
         <v>2418</v>
       </c>
       <c r="C673" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D673" s="4" t="s">
         <v>2419</v>
       </c>
       <c r="E673" s="4" t="s">
         <v>2420</v>
       </c>
       <c r="F673" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G673" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H673" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="674" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="674" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B674" s="6" t="s">
         <v>2421</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D674" s="6" t="s">
         <v>2230</v>
       </c>
       <c r="E674" s="6" t="s">
         <v>2422</v>
       </c>
       <c r="F674" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G674" s="7" t="s">
         <v>2367</v>
       </c>
       <c r="H674" s="6" t="s">
         <v>2368</v>
       </c>
     </row>
-    <row r="675" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="675" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B675" s="4" t="s">
         <v>2423</v>
       </c>
       <c r="C675" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D675" s="4" t="s">
         <v>2424</v>
       </c>
       <c r="E675" s="4" t="s">
         <v>2425</v>
       </c>
       <c r="F675" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G675" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H675" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="676" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="676" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B676" s="6" t="s">
         <v>2426</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D676" s="6" t="s">
         <v>2427</v>
       </c>
       <c r="E676" s="6" t="s">
         <v>2428</v>
       </c>
       <c r="F676" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G676" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H676" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="677" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="677" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B677" s="4" t="s">
         <v>2429</v>
       </c>
       <c r="C677" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D677" s="4" t="s">
         <v>2430</v>
       </c>
       <c r="E677" s="4" t="s">
         <v>2431</v>
       </c>
       <c r="F677" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G677" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H677" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="678" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="678" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B678" s="6" t="s">
         <v>2432</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D678" s="6" t="s">
         <v>2159</v>
       </c>
       <c r="E678" s="6" t="s">
         <v>2433</v>
       </c>
       <c r="F678" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G678" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H678" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="679" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="679" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B679" s="4" t="s">
         <v>2434</v>
       </c>
       <c r="C679" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D679" s="4" t="s">
         <v>2435</v>
       </c>
       <c r="E679" s="4" t="s">
         <v>2436</v>
       </c>
       <c r="F679" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G679" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H679" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="680" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="680" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B680" s="6" t="s">
         <v>2437</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D680" s="6" t="s">
         <v>2438</v>
       </c>
       <c r="E680" s="6" t="s">
         <v>2439</v>
       </c>
       <c r="F680" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G680" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="H680" s="6" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="681" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="681" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B681" s="4" t="s">
         <v>2440</v>
       </c>
       <c r="C681" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D681" s="4" t="s">
         <v>2441</v>
       </c>
       <c r="E681" s="4" t="s">
         <v>2442</v>
       </c>
       <c r="F681" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G681" s="5" t="s">
         <v>2058</v>
       </c>
       <c r="H681" s="4" t="s">
         <v>2059</v>
       </c>
     </row>
-    <row r="682" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="682" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B682" s="6" t="s">
         <v>2443</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D682" s="6" t="s">
         <v>2444</v>
       </c>
       <c r="E682" s="6" t="s">
         <v>2445</v>
       </c>
       <c r="F682" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G682" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="H682" s="6" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="683" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="683" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B683" s="4" t="s">
         <v>2446</v>
       </c>
       <c r="C683" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D683" s="4" t="s">
         <v>2325</v>
       </c>
       <c r="E683" s="4" t="s">
         <v>2447</v>
       </c>
       <c r="F683" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G683" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H683" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="684" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="684" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B684" s="6" t="s">
         <v>2448</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D684" s="6" t="s">
         <v>2449</v>
       </c>
       <c r="E684" s="6" t="s">
         <v>2450</v>
       </c>
       <c r="F684" s="6" t="s">
         <v>283</v>
       </c>
       <c r="G684" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H684" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="685" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="685" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B685" s="4" t="s">
         <v>2451</v>
       </c>
       <c r="C685" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D685" s="4" t="s">
         <v>2452</v>
       </c>
       <c r="E685" s="4" t="s">
         <v>2453</v>
       </c>
       <c r="F685" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G685" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H685" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="686" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="686" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B686" s="6" t="s">
         <v>2454</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D686" s="6" t="s">
         <v>2455</v>
       </c>
       <c r="E686" s="6" t="s">
         <v>2456</v>
       </c>
       <c r="F686" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G686" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="H686" s="6" t="s">
         <v>2203</v>
       </c>
     </row>
-    <row r="687" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="687" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B687" s="4" t="s">
         <v>2457</v>
       </c>
       <c r="C687" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D687" s="4" t="s">
         <v>2458</v>
       </c>
       <c r="E687" s="4" t="s">
         <v>2459</v>
       </c>
       <c r="F687" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G687" s="5" t="s">
         <v>2216</v>
       </c>
       <c r="H687" s="4" t="s">
         <v>2217</v>
       </c>
     </row>
-    <row r="688" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="688" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B688" s="6" t="s">
         <v>2460</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D688" s="6" t="s">
         <v>2461</v>
       </c>
       <c r="E688" s="6" t="s">
         <v>2462</v>
       </c>
       <c r="F688" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G688" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H688" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="689" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="689" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B689" s="4" t="s">
         <v>2463</v>
       </c>
       <c r="C689" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D689" s="4" t="s">
         <v>2464</v>
       </c>
       <c r="E689" s="4" t="s">
         <v>2465</v>
       </c>
       <c r="F689" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G689" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H689" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="690" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="690" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B690" s="6" t="s">
         <v>2466</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D690" s="6" t="s">
         <v>2467</v>
       </c>
       <c r="E690" s="6" t="s">
         <v>2468</v>
       </c>
       <c r="F690" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G690" s="7" t="s">
         <v>2202</v>
       </c>
       <c r="H690" s="6" t="s">
         <v>2203</v>
       </c>
     </row>
-    <row r="691" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="691" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B691" s="4" t="s">
         <v>2469</v>
       </c>
       <c r="C691" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D691" s="4" t="s">
         <v>2470</v>
       </c>
       <c r="E691" s="4" t="s">
         <v>2471</v>
       </c>
       <c r="F691" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="G691" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H691" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="692" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="692" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B692" s="6" t="s">
         <v>2472</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D692" s="6" t="s">
         <v>2473</v>
       </c>
       <c r="E692" s="6" t="s">
         <v>2474</v>
       </c>
       <c r="F692" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G692" s="7" t="s">
         <v>2475</v>
       </c>
       <c r="H692" s="6" t="s">
         <v>2476</v>
       </c>
     </row>
-    <row r="693" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="693" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B693" s="4" t="s">
         <v>2477</v>
       </c>
       <c r="C693" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D693" s="4" t="s">
         <v>2478</v>
       </c>
       <c r="E693" s="4" t="s">
         <v>2479</v>
       </c>
       <c r="F693" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G693" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H693" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="694" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="694" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B694" s="6" t="s">
         <v>2480</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D694" s="6" t="s">
         <v>2481</v>
       </c>
       <c r="E694" s="6" t="s">
         <v>2482</v>
       </c>
       <c r="F694" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G694" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H694" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="695" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="695" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B695" s="4" t="s">
         <v>2483</v>
       </c>
       <c r="C695" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D695" s="4" t="s">
         <v>2484</v>
       </c>
       <c r="E695" s="4" t="s">
         <v>2485</v>
       </c>
       <c r="F695" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G695" s="5" t="s">
         <v>2161</v>
       </c>
       <c r="H695" s="4" t="s">
         <v>2162</v>
       </c>
     </row>
-    <row r="696" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="696" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B696" s="6" t="s">
         <v>2486</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D696" s="6" t="s">
         <v>2487</v>
       </c>
       <c r="E696" s="6" t="s">
         <v>2488</v>
       </c>
       <c r="F696" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G696" s="7" t="s">
         <v>2216</v>
       </c>
       <c r="H696" s="6" t="s">
         <v>2217</v>
       </c>
     </row>
-    <row r="697" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="697" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B697" s="4" t="s">
         <v>2489</v>
       </c>
       <c r="C697" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D697" s="4" t="s">
         <v>2490</v>
       </c>
       <c r="E697" s="4" t="s">
         <v>2491</v>
       </c>
       <c r="F697" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G697" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H697" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="698" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="698" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B698" s="6" t="s">
         <v>2492</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D698" s="6" t="s">
         <v>2493</v>
       </c>
       <c r="E698" s="6" t="s">
         <v>2494</v>
       </c>
       <c r="F698" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G698" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H698" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="699" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="699" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B699" s="4" t="s">
         <v>2495</v>
       </c>
       <c r="C699" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D699" s="4" t="s">
         <v>2496</v>
       </c>
       <c r="E699" s="4" t="s">
         <v>2497</v>
       </c>
       <c r="F699" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G699" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H699" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="700" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="700" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B700" s="6" t="s">
         <v>2498</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D700" s="6" t="s">
         <v>2499</v>
       </c>
       <c r="E700" s="6" t="s">
         <v>2500</v>
       </c>
       <c r="F700" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G700" s="7" t="s">
         <v>2333</v>
       </c>
       <c r="H700" s="6" t="s">
         <v>2334</v>
       </c>
     </row>
-    <row r="701" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="701" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B701" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="C701" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D701" s="4" t="s">
         <v>2502</v>
       </c>
       <c r="E701" s="4" t="s">
         <v>2503</v>
       </c>
       <c r="F701" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G701" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H701" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="702" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="702" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B702" s="6" t="s">
         <v>2504</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D702" s="6" t="s">
         <v>2505</v>
       </c>
       <c r="E702" s="6" t="s">
         <v>2506</v>
       </c>
       <c r="F702" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G702" s="7" t="s">
         <v>2367</v>
       </c>
       <c r="H702" s="6" t="s">
         <v>2368</v>
       </c>
     </row>
-    <row r="703" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="703" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B703" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="C703" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D703" s="4" t="s">
         <v>2508</v>
       </c>
       <c r="E703" s="4" t="s">
         <v>2509</v>
       </c>
       <c r="F703" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G703" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="H703" s="4" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="704" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="704" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B704" s="6" t="s">
         <v>2510</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D704" s="6" t="s">
         <v>2511</v>
       </c>
       <c r="E704" s="6" t="s">
         <v>2512</v>
       </c>
       <c r="F704" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G704" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H704" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="705" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="705" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B705" s="4" t="s">
         <v>2513</v>
       </c>
       <c r="C705" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D705" s="4" t="s">
         <v>2514</v>
       </c>
       <c r="E705" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="F705" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G705" s="5" t="s">
         <v>2227</v>
       </c>
       <c r="H705" s="4" t="s">
         <v>2228</v>
       </c>
     </row>
-    <row r="706" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="706" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B706" s="6" t="s">
         <v>2516</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>2517</v>
       </c>
       <c r="E706" s="6" t="s">
         <v>2518</v>
       </c>
       <c r="F706" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="G706" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H706" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="707" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="707" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B707" s="4" t="s">
         <v>2519</v>
       </c>
       <c r="C707" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D707" s="4" t="s">
         <v>2520</v>
       </c>
       <c r="E707" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="F707" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G707" s="5" t="s">
         <v>2304</v>
       </c>
       <c r="H707" s="4" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="708" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="708" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B708" s="6" t="s">
         <v>2522</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D708" s="6" t="s">
         <v>2419</v>
       </c>
       <c r="E708" s="6" t="s">
         <v>2523</v>
       </c>
       <c r="F708" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G708" s="7" t="s">
         <v>2344</v>
       </c>
       <c r="H708" s="6" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="709" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="709" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B709" s="4" t="s">
         <v>2524</v>
       </c>
       <c r="C709" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D709" s="4" t="s">
         <v>2525</v>
       </c>
       <c r="E709" s="4" t="s">
         <v>2526</v>
       </c>
       <c r="F709" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G709" s="5" t="s">
         <v>2344</v>
       </c>
       <c r="H709" s="4" t="s">
         <v>2345</v>
       </c>
     </row>
-    <row r="710" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="710" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B710" s="6" t="s">
         <v>2527</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D710" s="6" t="s">
         <v>2461</v>
       </c>
       <c r="E710" s="6" t="s">
         <v>2528</v>
       </c>
       <c r="F710" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G710" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H710" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="711" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="711" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B711" s="4" t="s">
         <v>2529</v>
       </c>
       <c r="C711" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D711" s="4" t="s">
         <v>2530</v>
       </c>
       <c r="E711" s="4" t="s">
         <v>2531</v>
       </c>
       <c r="F711" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G711" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="H711" s="4" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="712" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="712" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B712" s="6" t="s">
         <v>2532</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D712" s="6" t="s">
         <v>2533</v>
       </c>
       <c r="E712" s="6" t="s">
         <v>2534</v>
       </c>
       <c r="F712" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G712" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H712" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="713" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="713" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B713" s="4" t="s">
         <v>2535</v>
       </c>
       <c r="C713" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D713" s="4" t="s">
         <v>2536</v>
       </c>
       <c r="E713" s="4" t="s">
         <v>2537</v>
       </c>
       <c r="F713" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G713" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H713" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="714" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="714" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B714" s="6" t="s">
         <v>2538</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D714" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="E714" s="6" t="s">
         <v>2539</v>
       </c>
       <c r="F714" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="G714" s="7" t="s">
         <v>1403</v>
       </c>
       <c r="H714" s="6" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="715" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="715" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B715" s="4" t="s">
         <v>2540</v>
       </c>
       <c r="C715" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D715" s="4" t="s">
         <v>2541</v>
       </c>
       <c r="E715" s="4" t="s">
         <v>2542</v>
       </c>
       <c r="F715" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G715" s="5" t="s">
         <v>1381</v>
       </c>
       <c r="H715" s="4" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="716" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="716" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B716" s="6" t="s">
         <v>2543</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>2544</v>
       </c>
       <c r="E716" s="6" t="s">
         <v>2545</v>
       </c>
       <c r="F716" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G716" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="H716" s="6" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="717" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="717" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B717" s="4" t="s">
         <v>2546</v>
       </c>
       <c r="C717" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D717" s="4" t="s">
         <v>2547</v>
       </c>
       <c r="E717" s="4" t="s">
         <v>2548</v>
       </c>
       <c r="F717" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G717" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="H717" s="4" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="718" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="718" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B718" s="6" t="s">
         <v>2549</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>2550</v>
       </c>
       <c r="E718" s="6" t="s">
         <v>2551</v>
       </c>
       <c r="F718" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G718" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="H718" s="6" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="719" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="719" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B719" s="4" t="s">
         <v>2552</v>
       </c>
       <c r="C719" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D719" s="4" t="s">
         <v>2290</v>
       </c>
       <c r="E719" s="4" t="s">
         <v>2553</v>
       </c>
       <c r="F719" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G719" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="H719" s="4" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="720" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="720" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B720" s="6" t="s">
         <v>2554</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D720" s="6" t="s">
         <v>2555</v>
       </c>
       <c r="E720" s="6" t="s">
         <v>2556</v>
       </c>
       <c r="F720" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G720" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="H720" s="6" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="721" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="721" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B721" s="4" t="s">
         <v>2557</v>
       </c>
       <c r="C721" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D721" s="4" t="s">
         <v>2558</v>
       </c>
       <c r="E721" s="4" t="s">
         <v>2559</v>
       </c>
       <c r="F721" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G721" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="H721" s="4" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="722" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="722" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B722" s="6" t="s">
         <v>2560</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D722" s="6" t="s">
         <v>2561</v>
       </c>
       <c r="E722" s="6" t="s">
         <v>2562</v>
       </c>
       <c r="F722" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G722" s="7" t="s">
         <v>2304</v>
       </c>
       <c r="H722" s="6" t="s">
         <v>2305</v>
       </c>
     </row>
-    <row r="723" s="1" customFormat="1" ht="19.7321" customHeight="1">
+    <row r="723" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B723" s="4" t="s">
         <v>2563</v>
       </c>
       <c r="C723" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D723" s="4" t="s">
         <v>2564</v>
       </c>
       <c r="E723" s="4" t="s">
         <v>2565</v>
       </c>
       <c r="F723" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G723" s="5" t="s">
         <v>1831</v>
       </c>
       <c r="H723" s="4" t="s">
         <v>1832</v>
       </c>
     </row>
   </sheetData>
-  <pageSetup paperSize="9" scale="100" orientation="portrait"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8ACF22F50DFED4EA1E2DAAFB2B8922B" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="eb5ef1801552cf0904d96c42356c165a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b" xmlns:ns3="da7e0410-8c88-443b-be12-b959cc3caf9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad66c84accc6fd32be94b77b773a2c0f" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="da7e0410-8c88-443b-be12-b959cc3caf9c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8ACF22F50DFED4EA1E2DAAFB2B8922B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5d2307ad16dcbc9d2d77d2e6b7478d4f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b" xmlns:ns3="da7e0410-8c88-443b-be12-b959cc3caf9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9505bceb789b6cd54d513c6c28c9ea12" ns2:_="" ns3:_="">
     <xsd:import namespace="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b"/>
     <xsd:import namespace="da7e0410-8c88-443b-be12-b959cc3caf9c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -24522,96 +24883,96 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="42b00acf-b7a9-4d7c-ba1e-204627a7311e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="42b00acf-b7a9-4d7c-ba1e-204627a7311e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da7e0410-8c88-443b-be12-b959cc3caf9c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e95a85e0-586b-48f9-860f-f77c83e41ba4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="da7e0410-8c88-443b-be12-b959cc3caf9c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -24656,99 +25017,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B60475F-3BF9-410F-ADCC-9CF565488E77}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0768557-BA0C-4DB5-A651-46D75A9C2EFA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="da7e0410-8c88-443b-be12-b959cc3caf9c"/>
+    <ds:schemaRef ds:uri="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B5DD95-30E2-47EF-A67C-600EBAEF2FD3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96DFBF35-3F8A-4CCA-A9E4-2465FAC8A9A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CD0F20A-B455-4318-AA1D-CE94A0AF6954}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29175B42-0F86-43D9-9FBE-BF16BFBCAD79}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rapport 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C8ACF22F50DFED4EA1E2DAAFB2B8922B</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>