--- v2 (2026-07-23)
+++ v3 (2026-09-06)
@@ -1,71 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://corialisinternational.sharepoint.com/sites/Marketing/Shared Documents/Marketing/2026/Poederlijst/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="11_1128BD18F1CFDD51775F0C6F6C56DB90CC21DD96" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43585A57-1497-4882-A44A-AAAAD57B884F}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="11_F368825CF5301F5C95102F8C74928BC2240B4FF9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F61253FE-B894-4D52-93EC-F9897578AE4A}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Rapport 1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Rapport 1'!$4:$4</definedName>
+  </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5041" uniqueCount="2567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5062" uniqueCount="2577">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Afwerking Category</t>
   </si>
   <si>
     <t>Productomschrijving</t>
   </si>
   <si>
     <t>Product crossreferentie</t>
   </si>
   <si>
     <t>Naam hoofdleverancier</t>
   </si>
   <si>
     <t>drawingnr.</t>
   </si>
   <si>
     <t>RGBcode</t>
   </si>
   <si>
     <t xml:space="preserve">1000                               </t>
   </si>
   <si>
@@ -2081,599 +2084,602 @@
   <si>
     <t xml:space="preserve">SCHWARZBLAU SATIJN                                </t>
   </si>
   <si>
     <t xml:space="preserve">AE70015500420                      </t>
   </si>
   <si>
     <t xml:space="preserve">#18171C             </t>
   </si>
   <si>
     <t>24,23,28</t>
   </si>
   <si>
     <t xml:space="preserve">5004M                              </t>
   </si>
   <si>
     <t xml:space="preserve">SCHWARZBLAU MAT                                   </t>
   </si>
   <si>
     <t xml:space="preserve">AE30015500420                      </t>
   </si>
   <si>
     <t xml:space="preserve">5004X                              </t>
   </si>
   <si>
+    <t xml:space="preserve">ZWARTBLAUW MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015970325                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5005                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNALBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015500520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#1E2460             </t>
+  </si>
+  <si>
+    <t>30,36,96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5005M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGNALBLAU MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015500520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5007                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRILLANTBLAU SAT;OPWERKEN                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015470225                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#3E5F8A             </t>
+  </si>
+  <si>
+    <t>62,95,138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5007M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRILLANTBLAU MAT                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015500720                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5008                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAUBLAU SATIJN                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70017830125                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#26252D             </t>
+  </si>
+  <si>
+    <t>38,37,45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5008LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAUBLAU MAT STRUCTUUR                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/41112                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5008M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAUW MAT                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C5500820                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5009                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AZURBLAU SATIJN                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015500920                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#025669             </t>
+  </si>
+  <si>
+    <t>2,86,105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5009M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AZURBLAU MAT                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015500920                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5010                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENZIANBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE50/TR5010HR/73/180               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#0E294B             </t>
+  </si>
+  <si>
+    <t>14,41,75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5010LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENZIANBLAUW                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/41432                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5010M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENZIANBLAU MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015501020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5011                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">STAHLBLAU SATIJN                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015950125                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#231A24             </t>
+  </si>
+  <si>
+    <t>35,26,36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5011LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/40870                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5011M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">STAHLBLAU MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C5501120                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5011ST                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAUW METALLIC STRUCTUUR                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/40782                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5012                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LICHTBLAU SATIJN                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015310325                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#3B83BD             </t>
+  </si>
+  <si>
+    <t>59,131,189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5012A                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LICHTBLAUW                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SJ712JR                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5012M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LICHTBLAU MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015501220                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5013                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOBALTBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015810225                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#1E213D             </t>
+  </si>
+  <si>
+    <t>30,33,61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5013M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOBALTBLAU MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C5501320                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5014                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAUBENBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015270125                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#606E8C             </t>
+  </si>
+  <si>
+    <t>96,110,140</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5014LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUIFBLAUW                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/41442                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5014M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAUBENBLAU MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C5501420                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5015                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIMMELBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015400225                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#2271B3             </t>
+  </si>
+  <si>
+    <t>34,113,179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5015LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEMELSBLAUW MAT FIJNSTRUCTUUR                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">029/41449                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5015M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIMMELBLAU MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015501520                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5017                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VERKEHRSBLAU SATIJN                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015611025                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#063971             </t>
+  </si>
+  <si>
+    <t>6,57,113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5017M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VERKEHRSBLAU MAT                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015501720                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5018                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TURKISBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015501820                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#3F888F             </t>
+  </si>
+  <si>
+    <t>63,136,143</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5018CC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TURQUOISBLAUW MAT FIJNSTRUCT.                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03055501820                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5018M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">turquoise blue matt                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015501820                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5019                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPRIBLAU SATIJN                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE50/TR5019HR/73/180               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#1B5583             </t>
+  </si>
+  <si>
+    <t>27,85,131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5019M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPRIBLAU MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015501920                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5020                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OZEANBLAU SATIJN                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015502020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#1D334A             </t>
+  </si>
+  <si>
+    <t>29,51,74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5020M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OZEANBLAU MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015502020                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5021                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WASSERBLAU SATIJN                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015550125                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#256D7B             </t>
+  </si>
+  <si>
+    <t>37,109,123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5021M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WASSERBLAU MAT                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015502120                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5022                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NACHTBLAU SATIJN                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015502220                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#252850             </t>
+  </si>
+  <si>
+    <t>37,40,80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5022M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NACHTBLAU MAT                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015502220                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5023                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERNBLAU SATIJN                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015610425                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#49678D             </t>
+  </si>
+  <si>
+    <t>73,103,141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5023M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERNBLAU MAT                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE300C5502320                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5024                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASTELLBLAU SATIJN                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE70015370425                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#5D9B9B             </t>
+  </si>
+  <si>
+    <t>93,155,155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5024M                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASTELLBLAU MAT                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE30015502420                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5025                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAUW METALLIC                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE80315051025                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#2A6478             </t>
+  </si>
+  <si>
+    <t>42,100,120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5026                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARELNACHTBLAUW                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE80315011025                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">#102C54             </t>
+  </si>
+  <si>
+    <t>16,44,84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5MS02X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ULTRAMARIJNBLAUW                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AE03055500220                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5MS04X                             </t>
+  </si>
+  <si>
     <t xml:space="preserve">ZWARTBLAUW                                        </t>
   </si>
   <si>
-    <t xml:space="preserve">AE30015970325                      </t>
-[...544 lines deleted...]
-  <si>
     <t xml:space="preserve">AE03055500420                      </t>
   </si>
   <si>
     <t xml:space="preserve">5MS08A                             </t>
   </si>
   <si>
     <t xml:space="preserve">BLAUW MAT FIJNSTRUCTUUR                           </t>
   </si>
   <si>
     <t xml:space="preserve">RWXZ-5563                          </t>
   </si>
   <si>
     <t xml:space="preserve">5MS10X                             </t>
   </si>
   <si>
     <t xml:space="preserve">RAL 5010 FIJNTEXTUUR                              </t>
   </si>
   <si>
     <t xml:space="preserve">AE03055501020                      </t>
   </si>
   <si>
     <t xml:space="preserve">5SM00X                             </t>
   </si>
   <si>
     <t xml:space="preserve">ARCHIVAL BLUE                                     </t>
@@ -5474,50 +5480,59 @@
   <si>
     <t xml:space="preserve">7ST39T                             </t>
   </si>
   <si>
     <t xml:space="preserve">QUARTZGRIJS STRUCTUUR                             </t>
   </si>
   <si>
     <t xml:space="preserve">029/71716                          </t>
   </si>
   <si>
     <t xml:space="preserve">8000                               </t>
   </si>
   <si>
     <t xml:space="preserve">GRUNBRAUN SATIJN                                  </t>
   </si>
   <si>
     <t xml:space="preserve">AE70018800020                      </t>
   </si>
   <si>
     <t xml:space="preserve">#826C34             </t>
   </si>
   <si>
     <t>130,108,52</t>
   </si>
   <si>
+    <t xml:space="preserve">8000LC                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GROENBRUIN MAT FIJNSTRUCTUUR                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NNT1T0011                          </t>
+  </si>
+  <si>
     <t xml:space="preserve">8000M                              </t>
   </si>
   <si>
     <t xml:space="preserve">GRUNBRAUN MAT                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AE30018800020T                     </t>
   </si>
   <si>
     <t xml:space="preserve">8001                               </t>
   </si>
   <si>
     <t xml:space="preserve">OCKERBRAUN SATIJN                                 </t>
   </si>
   <si>
     <t xml:space="preserve">AE70018120225                      </t>
   </si>
   <si>
     <t xml:space="preserve">#955F20             </t>
   </si>
   <si>
     <t>149,95,32</t>
   </si>
   <si>
     <t xml:space="preserve">8001M                              </t>
@@ -6221,50 +6236,59 @@
   <si>
     <t xml:space="preserve">#9C9C9C             </t>
   </si>
   <si>
     <t>156,156,156</t>
   </si>
   <si>
     <t xml:space="preserve">843-LX                             </t>
   </si>
   <si>
     <t xml:space="preserve">SUPRANODIC BRONZE                                 </t>
   </si>
   <si>
     <t xml:space="preserve">SD201C8000320                      </t>
   </si>
   <si>
     <t xml:space="preserve">844-LX                             </t>
   </si>
   <si>
     <t>CA. C34 ANODIZED, SUPER DURABLE METALLIC GLAD DOFM</t>
   </si>
   <si>
     <t xml:space="preserve">068/60960                          </t>
   </si>
   <si>
+    <t xml:space="preserve">854-LX                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRONZE 543                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VDL1E0024 LIGHT BRONZE 543         </t>
+  </si>
+  <si>
     <t xml:space="preserve">8C04AN                             </t>
   </si>
   <si>
     <t xml:space="preserve">GOUD ANODISATIE - METALLIC                        </t>
   </si>
   <si>
     <t xml:space="preserve">029/90249                          </t>
   </si>
   <si>
     <t xml:space="preserve">8C31AN                             </t>
   </si>
   <si>
     <t xml:space="preserve">MAT ZEER LICHT BRONS                              </t>
   </si>
   <si>
     <t xml:space="preserve">029/90434                          </t>
   </si>
   <si>
     <t xml:space="preserve">#6A5d4d             </t>
   </si>
   <si>
     <t>106,125,109</t>
   </si>
   <si>
     <t xml:space="preserve">8C32AN                             </t>
@@ -7445,51 +7469,51 @@
   <si>
     <t xml:space="preserve">9M120X                             </t>
   </si>
   <si>
     <t xml:space="preserve">WITGRIJS                                          </t>
   </si>
   <si>
     <t xml:space="preserve">AE20019173125                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MM09I                             </t>
   </si>
   <si>
     <t xml:space="preserve">MAT METALLIC                                      </t>
   </si>
   <si>
     <t xml:space="preserve">5803E71386A10                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MM09T                             </t>
   </si>
   <si>
     <t xml:space="preserve">MATMETALLIC  DB703HE                              </t>
   </si>
   <si>
-    <t xml:space="preserve">029/70271                          </t>
+    <t xml:space="preserve">018/70271                          </t>
   </si>
   <si>
     <t xml:space="preserve">#23282b             </t>
   </si>
   <si>
     <t>35,40,75</t>
   </si>
   <si>
     <t xml:space="preserve">9MM09X                             </t>
   </si>
   <si>
     <t xml:space="preserve">DB703 GREY                                        </t>
   </si>
   <si>
     <t xml:space="preserve">AE30107070320                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MM73T                             </t>
   </si>
   <si>
     <t xml:space="preserve">DB703 GRIJS METALLIC                              </t>
   </si>
   <si>
     <t xml:space="preserve">029/82030                          </t>
   </si>
@@ -7515,50 +7539,59 @@
     <t xml:space="preserve">9MS05T                             </t>
   </si>
   <si>
     <t xml:space="preserve">9005 MAT STRUCTUUR                                </t>
   </si>
   <si>
     <t xml:space="preserve">029/80303                          </t>
   </si>
   <si>
     <t xml:space="preserve">9MS10A                             </t>
   </si>
   <si>
     <t xml:space="preserve">9010 MAT STRUCTUUR                                </t>
   </si>
   <si>
     <t xml:space="preserve">AE03059901020                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MS10T                             </t>
   </si>
   <si>
     <t xml:space="preserve">RAL 9010 FIJNSTRUCTUUR MAT                        </t>
   </si>
   <si>
     <t xml:space="preserve">029/10674                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9MS10X                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAL9010 PURE WHITE                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD130C9901020                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MS11X                             </t>
   </si>
   <si>
     <t xml:space="preserve">9011 MAT FIJNSTRUCTUUR                            </t>
   </si>
   <si>
     <t xml:space="preserve">AE03054901120                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MS16D                             </t>
   </si>
   <si>
     <t xml:space="preserve">VERKEERSWIT MAT STRUCTUUR                         </t>
   </si>
   <si>
     <t xml:space="preserve">AE03059901620                      </t>
   </si>
   <si>
     <t xml:space="preserve">9MS17X                             </t>
   </si>
   <si>
     <t xml:space="preserve">VERKEERSZWART MAT FIJNSTRUCTUUR                   </t>
   </si>
@@ -8188,70 +8221,72 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:H723"/>
+  <dimension ref="B1:H726"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="39.5703125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" s="1" customFormat="1" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:8" s="1" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="8" t="s">
-        <v>2566</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="3" spans="2:8" s="1" customFormat="1" ht="18.2" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="2:8" s="1" customFormat="1" ht="34.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>6</v>
       </c>
@@ -9665,51 +9700,51 @@
       </c>
       <c r="C66" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>257</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="67" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="4" t="s">
         <v>258</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>259</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>260</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="68" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D68" s="6" t="s">
@@ -13256,11605 +13291,11654 @@
       </c>
       <c r="D222" s="6" t="s">
         <v>866</v>
       </c>
       <c r="E222" s="6" t="s">
         <v>867</v>
       </c>
       <c r="F222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="7" t="s">
         <v>658</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="223" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B223" s="4" t="s">
         <v>868</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>686</v>
+        <v>869</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F223" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>680</v>
       </c>
       <c r="H223" s="4" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="224" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B224" s="6" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E224" s="6" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="F224" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G224" s="7" t="s">
         <v>707</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="225" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B225" s="4" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F225" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>726</v>
       </c>
       <c r="H225" s="4" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="226" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B226" s="6" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E226" s="6" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="7" t="s">
         <v>863</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="227" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B227" s="4" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="F227" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H227" s="4" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="228" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B228" s="6" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E228" s="6" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="F228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="7" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H228" s="6" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="229" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B229" s="4" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="F229" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="5" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H229" s="4" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="230" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B230" s="6" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E230" s="6" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="7" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H230" s="6" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="231" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B231" s="4" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="F231" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H231" s="4" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="232" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B232" s="6" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="E232" s="6" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="7" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H232" s="6" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="233" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B233" s="4" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F233" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H233" s="4" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="234" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B234" s="6" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E234" s="6" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F234" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="7" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H234" s="6" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="235" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B235" s="4" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F235" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H235" s="4" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="236" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B236" s="6" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E236" s="6" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F236" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="7" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H236" s="6" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="237" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B237" s="4" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F237" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="5" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H237" s="4" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="238" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B238" s="6" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="E238" s="6" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F238" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G238" s="7" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H238" s="6" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="239" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B239" s="4" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="F239" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G239" s="5" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H239" s="4" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="240" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B240" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="E240" s="6" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F240" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="7" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H240" s="6" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="241" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B241" s="4" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="F241" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="5" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H241" s="4" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="242" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B242" s="6" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="E242" s="6" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F242" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="7" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H242" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="243" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B243" s="4" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F243" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H243" s="4" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="244" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B244" s="6" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E244" s="6" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F244" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="7" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H244" s="6" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="245" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B245" s="4" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D245" s="4" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="F245" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H245" s="4" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="246" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B246" s="6" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="E246" s="6" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F246" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="7" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H246" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="247" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B247" s="4" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="F247" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G247" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H247" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="248" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B248" s="6" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E248" s="6" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="7" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H248" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="249" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B249" s="4" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="F249" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G249" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H249" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="250" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B250" s="6" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E250" s="6" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G250" s="7" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H250" s="6" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="251" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B251" s="4" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F251" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G251" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="252" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B252" s="6" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E252" s="6" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="F252" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="7" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H252" s="6" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="253" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B253" s="4" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H253" s="4" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="254" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B254" s="6" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="E254" s="6" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G254" s="7" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H254" s="6" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="255" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B255" s="4" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="F255" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H255" s="4" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="256" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B256" s="6" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E256" s="6" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G256" s="7" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H256" s="6" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="257" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B257" s="4" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F257" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H257" s="4" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="258" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B258" s="6" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E258" s="6" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="F258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="7" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H258" s="6" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="259" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B259" s="4" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="260" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B260" s="6" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="E260" s="6" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="F260" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="7" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="H260" s="6" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="261" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B261" s="4" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F261" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="5" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="H261" s="4" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="262" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B262" s="6" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E262" s="6" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="7" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H262" s="6" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="263" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B263" s="4" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H263" s="4" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="264" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B264" s="6" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="E264" s="6" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="7" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="265" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B265" s="4" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F265" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H265" s="4" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="266" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B266" s="6" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E266" s="6" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="7" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H266" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="267" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B267" s="4" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F267" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G267" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H267" s="4" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="268" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B268" s="6" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E268" s="6" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="7" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H268" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="269" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B269" s="4" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F269" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H269" s="4" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="270" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B270" s="6" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="E270" s="6" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="7" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H270" s="6" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="271" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B271" s="4" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E271" s="4" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F271" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H271" s="4" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="272" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B272" s="6" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="E272" s="6" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="7" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H272" s="6" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="273" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B273" s="4" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="E273" s="4" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="F273" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H273" s="4" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="274" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B274" s="6" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="6" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E274" s="6" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="7" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H274" s="6" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="275" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B275" s="4" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="E275" s="4" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F275" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H275" s="4" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="276" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B276" s="6" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E276" s="6" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="7" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="277" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B277" s="4" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F277" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H277" s="4" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="278" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B278" s="6" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E278" s="6" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="F278" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="7" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H278" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="279" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B279" s="4" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F279" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G279" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H279" s="4" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="280" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B280" s="6" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="E280" s="6" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="F280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="7" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H280" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="281" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B281" s="4" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="F281" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H281" s="4" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="282" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B282" s="6" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E282" s="6" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F282" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="7" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H282" s="6" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="283" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B283" s="4" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="E283" s="4" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="F283" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H283" s="4" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="284" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B284" s="6" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="E284" s="6" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="F284" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="7" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H284" s="6" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="285" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B285" s="4" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E285" s="4" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F285" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H285" s="4" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="286" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B286" s="6" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="E286" s="6" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G286" s="7" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H286" s="6" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="287" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B287" s="4" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E287" s="4" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="F287" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="5" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H287" s="4" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="288" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B288" s="6" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E288" s="6" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="7" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H288" s="6" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="289" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B289" s="4" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D289" s="4" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E289" s="4" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="F289" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="5" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H289" s="4" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="290" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B290" s="6" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E290" s="6" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="7" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H290" s="6" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="291" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B291" s="4" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="F291" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="5" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H291" s="4" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="292" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B292" s="6" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E292" s="6" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="7" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H292" s="6" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="293" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B293" s="4" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="F293" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G293" s="5" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H293" s="4" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="294" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B294" s="6" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="E294" s="6" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="7" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H294" s="6" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="295" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B295" s="4" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F295" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G295" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H295" s="4" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="296" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B296" s="6" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="E296" s="6" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="7" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H296" s="6" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="297" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B297" s="4" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="F297" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="5" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H297" s="4" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="298" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B298" s="6" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E298" s="6" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="7" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H298" s="6" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="299" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B299" s="4" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D299" s="4" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E299" s="4" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="F299" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="5" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H299" s="4" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="300" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B300" s="6" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="6" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="E300" s="6" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="7" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H300" s="6" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="301" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B301" s="4" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D301" s="4" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="F301" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="5" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H301" s="4" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="302" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B302" s="6" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="E302" s="6" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="7" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="H302" s="6" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="303" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B303" s="4" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="F303" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="5" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="H303" s="4" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="304" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B304" s="6" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D304" s="6" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="E304" s="6" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="7" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H304" s="6" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="305" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B305" s="4" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D305" s="4" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E305" s="4" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="F305" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="5" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H305" s="4" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="306" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B306" s="6" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D306" s="6" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="E306" s="6" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="7" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H306" s="6" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="307" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B307" s="4" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D307" s="4" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E307" s="4" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="F307" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G307" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H307" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="308" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B308" s="6" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D308" s="6" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="E308" s="6" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>530</v>
       </c>
       <c r="G308" s="7" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H308" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="309" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B309" s="4" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="E309" s="4" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="F309" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G309" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H309" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="310" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B310" s="6" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="E310" s="6" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>283</v>
       </c>
       <c r="G310" s="7" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H310" s="6" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="311" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B311" s="4" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D311" s="4" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E311" s="4" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="F311" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H311" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="312" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B312" s="6" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E312" s="6" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F312" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G312" s="7" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H312" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="313" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B313" s="4" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="E313" s="4" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="F313" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G313" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H313" s="4" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="314" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B314" s="6" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="E314" s="6" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="F314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="7" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H314" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="315" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B315" s="4" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D315" s="4" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="E315" s="4" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="F315" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H315" s="4" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="316" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B316" s="6" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="E316" s="6" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G316" s="7" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H316" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="317" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B317" s="4" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D317" s="4" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="E317" s="4" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="F317" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H317" s="4" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="318" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B318" s="6" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D318" s="6" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="E318" s="6" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="F318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G318" s="7" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H318" s="6" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="319" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B319" s="4" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D319" s="4" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="E319" s="4" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="F319" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H319" s="4" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="320" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B320" s="6" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E320" s="6" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="F320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="7" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H320" s="6" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="321" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B321" s="4" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D321" s="4" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="E321" s="4" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="F321" s="4" t="s">
         <v>283</v>
       </c>
       <c r="G321" s="5" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H321" s="4" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="322" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B322" s="6" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="E322" s="6" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="F322" s="6" t="s">
         <v>283</v>
       </c>
       <c r="G322" s="7" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H322" s="6" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="323" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B323" s="4" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D323" s="4" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="E323" s="4" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="F323" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G323" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H323" s="4" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="324" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B324" s="6" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="6" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="E324" s="6" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="7" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H324" s="6" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="325" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B325" s="4" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D325" s="4" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="E325" s="4" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="F325" s="4" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="G325" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H325" s="4" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="326" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B326" s="6" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="E326" s="6" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G326" s="7" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H326" s="6" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="327" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B327" s="4" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E327" s="4" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="F327" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G327" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H327" s="4" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="328" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B328" s="6" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="E328" s="6" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="7" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="H328" s="6" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="329" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B329" s="4" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D329" s="4" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="E329" s="4" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="F329" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G329" s="5" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="H329" s="4" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="330" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B330" s="6" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E330" s="6" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="7" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="H330" s="6" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="331" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B331" s="4" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="4" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E331" s="4" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F331" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H331" s="4" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="332" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B332" s="6" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="E332" s="6" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H332" s="6" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="333" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B333" s="4" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="4" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="E333" s="4" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="F333" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H333" s="4" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="334" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B334" s="6" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="E334" s="6" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G334" s="7" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H334" s="6" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="335" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B335" s="4" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="E335" s="4" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="F335" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="5" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H335" s="4" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="336" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B336" s="6" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E336" s="6" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="F336" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G336" s="7" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H336" s="6" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="337" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B337" s="4" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="E337" s="4" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F337" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="5" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H337" s="4" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="338" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B338" s="6" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="E338" s="6" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="F338" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G338" s="7" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H338" s="6" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="339" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B339" s="4" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="E339" s="4" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="F339" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="5" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H339" s="4" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="340" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B340" s="6" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="E340" s="6" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="7" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H340" s="6" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="341" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B341" s="4" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="E341" s="4" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="F341" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G341" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H341" s="4" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="342" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B342" s="6" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="E342" s="6" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="7" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H342" s="6" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="343" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B343" s="4" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="E343" s="4" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="F343" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="5" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H343" s="4" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="344" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B344" s="6" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="E344" s="6" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="F344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="7" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H344" s="6" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="345" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B345" s="4" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E345" s="4" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="F345" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H345" s="4" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="346" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B346" s="6" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E346" s="6" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="F346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="7" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H346" s="6" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="347" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B347" s="4" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="E347" s="4" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F347" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="H347" s="4" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="348" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B348" s="6" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="E348" s="6" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="F348" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G348" s="7" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="H348" s="6" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="349" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B349" s="4" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="E349" s="4" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="F349" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="H349" s="4" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="350" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B350" s="6" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="E350" s="6" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="7" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="H350" s="6" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="351" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B351" s="4" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="E351" s="4" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="F351" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G351" s="5" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="H351" s="4" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="352" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B352" s="6" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="E352" s="6" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="7" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="H352" s="6" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="353" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B353" s="4" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E353" s="4" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F353" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="5" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H353" s="4" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="354" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B354" s="6" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E354" s="6" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="7" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H354" s="6" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="355" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B355" s="4" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D355" s="4" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="E355" s="4" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="F355" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="5" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H355" s="4" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="356" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B356" s="6" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="E356" s="6" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="7" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H356" s="6" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="357" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B357" s="4" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="E357" s="4" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="F357" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="5" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H357" s="4" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="358" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B358" s="6" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E358" s="6" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G358" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H358" s="6" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="359" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B359" s="4" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="E359" s="4" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="F359" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>637</v>
       </c>
       <c r="H359" s="4" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="360" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B360" s="6" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="E360" s="6" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="F360" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G360" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H360" s="6" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="361" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B361" s="4" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="E361" s="4" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="F361" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>637</v>
       </c>
       <c r="H361" s="4" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="362" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B362" s="6" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="E362" s="6" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="F362" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H362" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="363" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B363" s="4" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D363" s="4" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E363" s="4" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F363" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H363" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="364" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B364" s="6" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E364" s="6" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="F364" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G364" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H364" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="365" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B365" s="4" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="E365" s="4" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="F365" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G365" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H365" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="366" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B366" s="6" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="E366" s="6" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G366" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H366" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="367" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B367" s="4" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="E367" s="4" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="F367" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G367" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H367" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="368" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B368" s="6" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E368" s="6" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F368" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G368" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H368" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="369" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B369" s="4" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="E369" s="4" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="F369" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G369" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H369" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="370" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B370" s="6" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="E370" s="6" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H370" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="371" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B371" s="4" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="E371" s="4" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="F371" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G371" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H371" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="372" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B372" s="6" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="E372" s="6" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="F372" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G372" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H372" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="373" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B373" s="4" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D373" s="4" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="E373" s="4" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="F373" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G373" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H373" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="374" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B374" s="6" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E374" s="6" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G374" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H374" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="375" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B375" s="4" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="E375" s="4" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="F375" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G375" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H375" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="376" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B376" s="6" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="E376" s="6" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="7" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H376" s="6" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="377" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B377" s="4" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D377" s="4" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="E377" s="4" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="F377" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="5" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H377" s="4" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="378" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B378" s="6" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D378" s="6" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="E378" s="6" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="F378" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G378" s="7" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H378" s="6" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="379" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B379" s="4" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="4" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="E379" s="4" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="F379" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H379" s="4" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="380" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B380" s="6" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D380" s="6" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="E380" s="6" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F380" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="7" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H380" s="6" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="381" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B381" s="4" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="E381" s="4" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="F381" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G381" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H381" s="4" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="382" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B382" s="6" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="6" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="E382" s="6" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="F382" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G382" s="7" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H382" s="6" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="383" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B383" s="4" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D383" s="4" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="E383" s="4" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="F383" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G383" s="5" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H383" s="4" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="384" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B384" s="6" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="E384" s="6" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="7" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H384" s="6" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="385" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B385" s="4" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="4" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E385" s="4" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F385" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="5" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H385" s="4" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="386" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B386" s="6" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="E386" s="6" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="7" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H386" s="6" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="387" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B387" s="4" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="4" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="E387" s="4" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="F387" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G387" s="5" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H387" s="4" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="388" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B388" s="6" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="E388" s="6" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="7" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H388" s="6" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="389" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B389" s="4" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D389" s="4" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E389" s="4" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="F389" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G389" s="5" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H389" s="4" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="390" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B390" s="6" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="E390" s="6" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="7" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H390" s="6" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="391" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B391" s="4" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D391" s="4" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="E391" s="4" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F391" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G391" s="5" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H391" s="4" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="392" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B392" s="6" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="F392" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="7" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H392" s="6" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="393" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B393" s="4" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="4" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E393" s="4" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F393" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="5" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H393" s="4" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="394" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B394" s="6" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="7" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H394" s="6" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="395" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B395" s="4" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C395" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D395" s="4" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="E395" s="4" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="F395" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G395" s="5" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H395" s="4" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="396" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B396" s="6" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="F396" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="7" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H396" s="6" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="397" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B397" s="4" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D397" s="4" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="E397" s="4" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="F397" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="5" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H397" s="4" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="398" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B398" s="6" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="7" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H398" s="6" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="399" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B399" s="4" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D399" s="4" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="E399" s="4" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="F399" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G399" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H399" s="4" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="400" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B400" s="6" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="E400" s="6" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="7" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H400" s="6" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="401" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B401" s="4" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="4" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="E401" s="4" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="F401" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H401" s="4" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="402" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B402" s="6" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E402" s="6" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="F402" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G402" s="7" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H402" s="6" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="403" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B403" s="4" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D403" s="4" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E403" s="4" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F403" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H403" s="4" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="404" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B404" s="6" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="E404" s="6" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="F404" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="7" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H404" s="6" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="405" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B405" s="4" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D405" s="4" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E405" s="4" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="F405" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G405" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H405" s="4" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="406" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B406" s="6" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C406" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D406" s="6" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="E406" s="6" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="F406" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G406" s="7" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H406" s="6" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="407" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B407" s="4" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="4" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="E407" s="4" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="F407" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G407" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H407" s="4" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="408" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B408" s="6" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="E408" s="6" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G408" s="7" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H408" s="6" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="409" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B409" s="4" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="4" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="E409" s="4" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="F409" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G409" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H409" s="4" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="410" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B410" s="6" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G410" s="7" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H410" s="6" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="411" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B411" s="4" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D411" s="4" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E411" s="4" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="F411" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G411" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H411" s="4" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="412" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B412" s="6" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G412" s="7" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H412" s="6" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="413" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B413" s="4" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="4" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="E413" s="4" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F413" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G413" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H413" s="4" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="414" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B414" s="6" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="F414" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G414" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H414" s="6" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="415" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B415" s="4" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D415" s="4" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="E415" s="4" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="F415" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G415" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H415" s="4" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="416" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B416" s="6" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="E416" s="6" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G416" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H416" s="6" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="417" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B417" s="4" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="4" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="E417" s="4" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="F417" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G417" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H417" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="418" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B418" s="6" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="6" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="E418" s="6" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G418" s="7" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H418" s="6" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="419" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B419" s="4" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D419" s="4" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="E419" s="4" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="F419" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G419" s="5" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H419" s="4" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="420" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B420" s="6" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="E420" s="6" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G420" s="7" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H420" s="6" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="421" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B421" s="4" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="4" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E421" s="4" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="F421" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G421" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H421" s="4" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="422" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B422" s="6" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="E422" s="6" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G422" s="7" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H422" s="6" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="423" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B423" s="4" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D423" s="4" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="E423" s="4" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="F423" s="4" t="s">
         <v>163</v>
       </c>
       <c r="G423" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H423" s="4" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="424" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B424" s="6" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="E424" s="6" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G424" s="7" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H424" s="6" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="425" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B425" s="4" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D425" s="4" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="E425" s="4" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="F425" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G425" s="5" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H425" s="4" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="426" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B426" s="6" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="E426" s="6" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G426" s="7" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H426" s="6" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="427" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B427" s="4" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="4" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="E427" s="4" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="F427" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G427" s="5" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="H427" s="4" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="428" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B428" s="6" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G428" s="7" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="H428" s="6" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="429" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B429" s="4" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D429" s="4" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="E429" s="4" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="F429" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G429" s="5" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="H429" s="4" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="430" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B430" s="6" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D430" s="6" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="E430" s="6" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="F430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G430" s="7" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H430" s="6" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="431" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B431" s="4" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D431" s="4" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="E431" s="4" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="F431" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G431" s="5" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H431" s="4" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="432" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B432" s="6" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="7" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H432" s="6" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="433" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B433" s="4" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D433" s="4" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E433" s="4" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F433" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="H433" s="4" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="434" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B434" s="6" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D434" s="6" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G434" s="7" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="H434" s="6" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="435" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B435" s="4" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D435" s="4" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="E435" s="4" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="F435" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="5" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="H435" s="4" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="436" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B436" s="6" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="F436" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="7" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H436" s="6" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="437" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B437" s="4" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D437" s="4" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="E437" s="4" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="F437" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G437" s="5" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H437" s="4" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="438" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B438" s="6" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D438" s="6" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="7" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H438" s="6" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="439" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B439" s="4" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D439" s="4" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="E439" s="4" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="F439" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G439" s="5" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H439" s="4" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="440" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B440" s="6" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D440" s="6" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G440" s="7" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H440" s="6" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="441" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B441" s="4" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C441" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D441" s="4" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="E441" s="4" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="F441" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="5" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="H441" s="4" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="442" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B442" s="6" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="F442" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G442" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H442" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="443" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B443" s="4" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D443" s="4" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="E443" s="4" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="F443" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H443" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="444" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B444" s="6" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D444" s="6" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="E444" s="6" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="F444" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G444" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H444" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="445" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B445" s="4" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D445" s="4" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="E445" s="4" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="F445" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H445" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="446" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B446" s="6" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="F446" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G446" s="7" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H446" s="6" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="447" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B447" s="4" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D447" s="4" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="E447" s="4" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="F447" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H447" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="448" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B448" s="6" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="F448" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="7" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H448" s="6" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="449" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B449" s="4" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D449" s="4" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="E449" s="4" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="F449" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H449" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="450" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B450" s="6" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D450" s="6" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="F450" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H450" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="451" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B451" s="4" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D451" s="4" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="E451" s="4" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="F451" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H451" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="452" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B452" s="6" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="F452" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H452" s="6" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="453" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B453" s="4" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D453" s="4" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="E453" s="4" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="F453" s="4" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="G453" s="5" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H453" s="4" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="454" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B454" s="6" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="F454" s="6" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="G454" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H454" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="455" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B455" s="4" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D455" s="4" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="E455" s="4" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="F455" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H455" s="4" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="456" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B456" s="6" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="F456" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G456" s="7" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H456" s="6" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="457" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B457" s="4" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D457" s="4" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="E457" s="4" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="F457" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G457" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H457" s="4" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="458" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B458" s="6" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D458" s="6" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="7" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H458" s="6" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="459" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B459" s="4" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D459" s="4" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="E459" s="4" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="F459" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="5" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H459" s="4" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="460" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B460" s="6" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D460" s="6" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="E460" s="6" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="F460" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G460" s="7" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H460" s="6" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="461" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B461" s="4" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D461" s="4" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E461" s="4" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F461" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="H461" s="4" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="462" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B462" s="6" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="E462" s="6" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="7" t="s">
         <v>637</v>
       </c>
       <c r="H462" s="6" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="463" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B463" s="4" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D463" s="4" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="E463" s="4" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F463" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G463" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H463" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="464" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B464" s="6" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D464" s="6" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="E464" s="6" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="F464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H464" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="465" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B465" s="4" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="4" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E465" s="4" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="F465" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G465" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H465" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="466" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B466" s="6" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="6" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E466" s="6" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F466" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H466" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="467" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B467" s="4" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D467" s="4" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="E467" s="4" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="F467" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="5" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H467" s="4" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="468" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B468" s="6" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D468" s="6" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="E468" s="6" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="F468" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G468" s="7" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H468" s="6" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="469" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B469" s="4" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="C469" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D469" s="4" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="E469" s="4" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="F469" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G469" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H469" s="4" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="470" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B470" s="6" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D470" s="6" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="E470" s="6" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="7" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="H470" s="6" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="471" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B471" s="4" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="C471" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D471" s="4" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="E471" s="4" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="F471" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="5" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H471" s="4" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="472" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B472" s="6" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="E472" s="6" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G472" s="7" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H472" s="6" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="473" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B473" s="4" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D473" s="4" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="E473" s="4" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="F473" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G473" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H473" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="474" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B474" s="6" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D474" s="6" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="E474" s="6" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="F474" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G474" s="7" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H474" s="6" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="475" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B475" s="4" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C475" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D475" s="4" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="E475" s="4" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="F475" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="5" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H475" s="4" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="476" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B476" s="6" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D476" s="6" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="E476" s="6" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="F476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="7" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H476" s="6" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="477" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B477" s="4" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D477" s="4" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="E477" s="4" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="F477" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G477" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H477" s="4" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="478" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B478" s="6" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D478" s="6" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="E478" s="6" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G478" s="7" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H478" s="6" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="479" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B479" s="4" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C479" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="4" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="E479" s="4" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="F479" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H479" s="4" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="480" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B480" s="6" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D480" s="6" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="E480" s="6" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="F480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="7" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H480" s="6" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="481" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B481" s="4" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D481" s="4" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="E481" s="4" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="F481" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H481" s="4" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="482" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B482" s="6" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D482" s="6" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="E482" s="6" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="7" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H482" s="6" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="483" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B483" s="4" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C483" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D483" s="4" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="E483" s="4" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="F483" s="4" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="G483" s="5" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="H483" s="4" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="484" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B484" s="6" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D484" s="6" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="E484" s="6" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G484" s="7" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H484" s="6" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="485" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B485" s="4" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D485" s="4" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="E485" s="4" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="F485" s="4" t="s">
         <v>175</v>
       </c>
       <c r="G485" s="5" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H485" s="4" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="486" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B486" s="6" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D486" s="6" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="E486" s="6" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="F486" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G486" s="7" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H486" s="6" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="487" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B487" s="4" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C487" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D487" s="4" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="E487" s="4" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="F487" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G487" s="5" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H487" s="4" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="488" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B488" s="6" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D488" s="6" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="E488" s="6" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="F488" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G488" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H488" s="6" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="489" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B489" s="4" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C489" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="4" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="E489" s="4" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="F489" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="5" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="H489" s="4" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="490" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B490" s="6" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C490" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D490" s="6" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E490" s="6" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F490" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="G490" s="7" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H490" s="6" t="s">
         <v>1817</v>
-      </c>
-[...16 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="491" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B491" s="4" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D491" s="4" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="E491" s="4" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="F491" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="5" t="s">
-        <v>1823</v>
+        <v>1816</v>
       </c>
       <c r="H491" s="4" t="s">
-        <v>1824</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="492" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B492" s="6" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D492" s="6" t="s">
         <v>1825</v>
       </c>
-      <c r="C492" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D492" s="6" t="s">
+      <c r="E492" s="6" t="s">
         <v>1826</v>
       </c>
-      <c r="E492" s="6" t="s">
+      <c r="F492" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G492" s="7" t="s">
         <v>1827</v>
       </c>
-      <c r="F492" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H492" s="6" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="493" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B493" s="4" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C493" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D493" s="4" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E493" s="4" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F493" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G493" s="5" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H493" s="4" t="s">
         <v>1828</v>
-      </c>
-[...16 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="494" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B494" s="6" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D494" s="6" t="s">
         <v>1833</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E494" s="6" t="s">
         <v>1834</v>
       </c>
       <c r="F494" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G494" s="7" t="s">
-        <v>358</v>
+        <v>1835</v>
       </c>
       <c r="H494" s="6" t="s">
-        <v>359</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="495" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B495" s="4" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D495" s="4" t="s">
-        <v>1836</v>
+        <v>361</v>
       </c>
       <c r="E495" s="4" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="F495" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G495" s="5" t="s">
-        <v>1831</v>
+        <v>358</v>
       </c>
       <c r="H495" s="4" t="s">
-        <v>1832</v>
+        <v>359</v>
       </c>
     </row>
     <row r="496" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B496" s="6" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D496" s="6" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E496" s="6" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="F496" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="7" t="s">
-        <v>1841</v>
+        <v>1835</v>
       </c>
       <c r="H496" s="6" t="s">
-        <v>1842</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="497" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B497" s="4" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C497" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D497" s="4" t="s">
         <v>1843</v>
       </c>
-      <c r="C497" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D497" s="4" t="s">
+      <c r="E497" s="4" t="s">
         <v>1844</v>
       </c>
-      <c r="E497" s="4" t="s">
+      <c r="F497" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G497" s="5" t="s">
         <v>1845</v>
       </c>
-      <c r="F497" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H497" s="4" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="498" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B498" s="6" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D498" s="6" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E498" s="6" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F498" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G498" s="7" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H498" s="6" t="s">
         <v>1846</v>
-      </c>
-[...16 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="499" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B499" s="4" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D499" s="4" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="E499" s="4" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="F499" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G499" s="5" t="s">
-        <v>1852</v>
+        <v>1845</v>
       </c>
       <c r="H499" s="4" t="s">
-        <v>1853</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="500" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B500" s="6" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D500" s="6" t="s">
         <v>1854</v>
       </c>
-      <c r="C500" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D500" s="6" t="s">
+      <c r="E500" s="6" t="s">
         <v>1855</v>
       </c>
-      <c r="E500" s="6" t="s">
+      <c r="F500" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G500" s="7" t="s">
         <v>1856</v>
       </c>
-      <c r="F500" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H500" s="6" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="501" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B501" s="4" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C501" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D501" s="4" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E501" s="4" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F501" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G501" s="5" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H501" s="4" t="s">
         <v>1857</v>
-      </c>
-[...16 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="502" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B502" s="6" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D502" s="6" t="s">
         <v>1862</v>
       </c>
-      <c r="C502" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D502" s="6" t="s">
+      <c r="E502" s="6" t="s">
         <v>1863</v>
       </c>
-      <c r="E502" s="6" t="s">
+      <c r="F502" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G502" s="7" t="s">
         <v>1864</v>
       </c>
-      <c r="F502" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H502" s="6" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="503" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B503" s="4" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C503" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D503" s="4" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E503" s="4" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F503" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G503" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H503" s="4" t="s">
         <v>1865</v>
-      </c>
-[...16 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="504" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B504" s="6" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C504" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D504" s="6" t="s">
         <v>1870</v>
       </c>
-      <c r="C504" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D504" s="6" t="s">
+      <c r="E504" s="6" t="s">
         <v>1871</v>
       </c>
-      <c r="E504" s="6" t="s">
+      <c r="F504" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G504" s="7" t="s">
         <v>1872</v>
       </c>
-      <c r="F504" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H504" s="6" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="505" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B505" s="4" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C505" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D505" s="4" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E505" s="4" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F505" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G505" s="5" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H505" s="4" t="s">
         <v>1873</v>
-      </c>
-[...16 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="506" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B506" s="6" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D506" s="6" t="s">
         <v>1878</v>
       </c>
-      <c r="C506" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D506" s="6" t="s">
+      <c r="E506" s="6" t="s">
         <v>1879</v>
       </c>
-      <c r="E506" s="6" t="s">
+      <c r="F506" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G506" s="7" t="s">
         <v>1880</v>
       </c>
-      <c r="F506" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H506" s="6" t="s">
-        <v>1302</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="507" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B507" s="4" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="C507" s="5" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="D507" s="4" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="E507" s="4" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="F507" s="4" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G507" s="5" t="s">
-        <v>1884</v>
+        <v>1302</v>
       </c>
       <c r="H507" s="4" t="s">
-        <v>1885</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="508" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B508" s="6" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D508" s="6" t="s">
         <v>1886</v>
       </c>
-      <c r="C508" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D508" s="6" t="s">
+      <c r="E508" s="6" t="s">
         <v>1887</v>
       </c>
-      <c r="E508" s="6" t="s">
+      <c r="F508" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G508" s="7" t="s">
         <v>1888</v>
       </c>
-      <c r="F508" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H508" s="6" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="509" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B509" s="4" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C509" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D509" s="4" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E509" s="4" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F509" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G509" s="5" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H509" s="4" t="s">
         <v>1889</v>
-      </c>
-[...16 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="510" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B510" s="6" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="E510" s="6" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="F510" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="7" t="s">
-        <v>553</v>
+        <v>1888</v>
       </c>
       <c r="H510" s="6" t="s">
-        <v>554</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="511" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B511" s="4" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D511" s="4" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="E511" s="4" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="F511" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G511" s="5" t="s">
         <v>553</v>
       </c>
       <c r="H511" s="4" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="512" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B512" s="6" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="E512" s="6" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="F512" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G512" s="7" t="s">
         <v>553</v>
       </c>
       <c r="H512" s="6" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="513" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B513" s="4" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="C513" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D513" s="4" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="E513" s="4" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="F513" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G513" s="5" t="s">
-        <v>1904</v>
+        <v>553</v>
       </c>
       <c r="H513" s="4" t="s">
-        <v>1905</v>
+        <v>554</v>
       </c>
     </row>
     <row r="514" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B514" s="6" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D514" s="6" t="s">
-        <v>167</v>
+        <v>1906</v>
       </c>
       <c r="E514" s="6" t="s">
         <v>1907</v>
       </c>
       <c r="F514" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G514" s="7" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="H514" s="6" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="515" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B515" s="4" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C515" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D515" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E515" s="4" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F515" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G515" s="5" t="s">
         <v>1908</v>
       </c>
-      <c r="C515" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D515" s="4" t="s">
+      <c r="H515" s="4" t="s">
         <v>1909</v>
-      </c>
-[...10 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="516" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B516" s="6" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="C516" s="7" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="E516" s="6" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="F516" s="6" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G516" s="7" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="H516" s="6" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="517" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B517" s="4" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D517" s="4" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="E517" s="4" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="F517" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G517" s="5" t="s">
-        <v>1876</v>
+        <v>1908</v>
       </c>
       <c r="H517" s="4" t="s">
-        <v>1877</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="518" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B518" s="6" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="C518" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D518" s="6" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="E518" s="6" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G518" s="7" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="H518" s="6" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="519" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B519" s="4" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C519" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D519" s="4" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="E519" s="4" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="F519" s="4" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G519" s="5" t="s">
-        <v>1923</v>
+        <v>1880</v>
       </c>
       <c r="H519" s="4" t="s">
-        <v>1924</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="520" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B520" s="6" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D520" s="6" t="s">
         <v>1925</v>
       </c>
-      <c r="C520" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D520" s="6" t="s">
+      <c r="E520" s="6" t="s">
         <v>1926</v>
       </c>
-      <c r="E520" s="6" t="s">
+      <c r="F520" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G520" s="7" t="s">
         <v>1927</v>
       </c>
-      <c r="F520" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H520" s="6" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="521" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B521" s="4" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C521" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D521" s="4" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E521" s="4" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F521" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G521" s="5" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H521" s="4" t="s">
         <v>1928</v>
-      </c>
-[...16 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="522" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B522" s="6" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="C522" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D522" s="6" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="E522" s="6" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="F522" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="G522" s="7" t="s">
-        <v>531</v>
+        <v>1927</v>
       </c>
       <c r="H522" s="6" t="s">
-        <v>532</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="523" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B523" s="4" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D523" s="4" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="E523" s="4" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="F523" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G523" s="5" t="s">
         <v>531</v>
       </c>
       <c r="H523" s="4" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="524" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B524" s="6" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D524" s="6" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="E524" s="6" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="F524" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G524" s="7" t="s">
         <v>531</v>
       </c>
       <c r="H524" s="6" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="525" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B525" s="4" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D525" s="4" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="E525" s="4" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="F525" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G525" s="5" t="s">
-        <v>250</v>
+        <v>531</v>
       </c>
       <c r="H525" s="4" t="s">
-        <v>251</v>
+        <v>532</v>
       </c>
     </row>
     <row r="526" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B526" s="6" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="E526" s="6" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="F526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G526" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H526" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="527" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B527" s="4" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D527" s="4" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="E527" s="4" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="F527" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G527" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H527" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="528" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B528" s="6" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D528" s="6" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="E528" s="6" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="F528" s="6" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G528" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H528" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="529" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B529" s="4" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D529" s="4" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="E529" s="4" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="F529" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G529" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H529" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="530" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B530" s="6" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D530" s="6" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="E530" s="6" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F530" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G530" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H530" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="531" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B531" s="4" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C531" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D531" s="4" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="E531" s="4" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="F531" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G531" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H531" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="532" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B532" s="6" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C532" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D532" s="6" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="E532" s="6" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="F532" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G532" s="7" t="s">
         <v>250</v>
       </c>
       <c r="H532" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="533" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B533" s="4" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="C533" s="5" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D533" s="4" t="s">
-        <v>248</v>
+        <v>1966</v>
       </c>
       <c r="E533" s="4" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="F533" s="4" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G533" s="5" t="s">
-        <v>1361</v>
+        <v>250</v>
       </c>
       <c r="H533" s="4" t="s">
-        <v>1362</v>
+        <v>251</v>
       </c>
     </row>
     <row r="534" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B534" s="6" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="C534" s="7" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>1967</v>
+        <v>248</v>
       </c>
       <c r="E534" s="6" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="F534" s="6" t="s">
-        <v>163</v>
+        <v>79</v>
       </c>
       <c r="G534" s="7" t="s">
-        <v>1969</v>
+        <v>1362</v>
       </c>
       <c r="H534" s="6" t="s">
-        <v>1970</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="535" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B535" s="4" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C535" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D535" s="4" t="s">
         <v>1971</v>
       </c>
-      <c r="C535" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D535" s="4" t="s">
+      <c r="E535" s="4" t="s">
         <v>1972</v>
       </c>
-      <c r="E535" s="4" t="s">
+      <c r="F535" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G535" s="5" t="s">
         <v>1973</v>
       </c>
-      <c r="F535" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H535" s="4" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="536" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B536" s="6" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D536" s="6" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E536" s="6" t="s">
+        <v>1977</v>
+      </c>
+      <c r="F536" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G536" s="7" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H536" s="6" t="s">
         <v>1974</v>
-      </c>
-[...16 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="537" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B537" s="4" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D537" s="4" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="E537" s="4" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="F537" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G537" s="5" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="H537" s="4" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="538" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B538" s="6" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="E538" s="6" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="F538" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G538" s="7" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="H538" s="6" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="539" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B539" s="4" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D539" s="4" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="E539" s="4" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="F539" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G539" s="5" t="s">
-        <v>1986</v>
+        <v>1973</v>
       </c>
       <c r="H539" s="4" t="s">
-        <v>1987</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="540" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B540" s="6" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D540" s="6" t="s">
         <v>1988</v>
       </c>
-      <c r="C540" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D540" s="6" t="s">
+      <c r="E540" s="6" t="s">
         <v>1989</v>
       </c>
-      <c r="E540" s="6" t="s">
+      <c r="F540" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G540" s="7" t="s">
         <v>1990</v>
       </c>
-      <c r="F540" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H540" s="6" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="541" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B541" s="4" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C541" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D541" s="4" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E541" s="4" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F541" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G541" s="5" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H541" s="4" t="s">
         <v>1991</v>
-      </c>
-[...16 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="542" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B542" s="6" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D542" s="6" t="s">
         <v>1996</v>
       </c>
-      <c r="C542" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D542" s="6" t="s">
+      <c r="E542" s="6" t="s">
         <v>1997</v>
       </c>
-      <c r="E542" s="6" t="s">
+      <c r="F542" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G542" s="7" t="s">
         <v>1998</v>
       </c>
-      <c r="F542" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H542" s="6" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="543" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B543" s="4" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C543" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D543" s="4" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E543" s="4" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F543" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G543" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H543" s="4" t="s">
         <v>1999</v>
-      </c>
-[...16 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="544" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B544" s="6" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C544" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D544" s="6" t="s">
         <v>2004</v>
       </c>
-      <c r="C544" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D544" s="6" t="s">
+      <c r="E544" s="6" t="s">
         <v>2005</v>
       </c>
-      <c r="E544" s="6" t="s">
+      <c r="F544" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G544" s="7" t="s">
         <v>2006</v>
       </c>
-      <c r="F544" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H544" s="6" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="545" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B545" s="4" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C545" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D545" s="4" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E545" s="4" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F545" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G545" s="5" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H545" s="4" t="s">
         <v>2007</v>
-      </c>
-[...16 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="546" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B546" s="6" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>248</v>
+        <v>2012</v>
       </c>
       <c r="E546" s="6" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="F546" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G546" s="7" t="s">
-        <v>1884</v>
+        <v>2006</v>
       </c>
       <c r="H546" s="6" t="s">
-        <v>1885</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="547" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B547" s="4" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D547" s="4" t="s">
-        <v>2013</v>
+        <v>248</v>
       </c>
       <c r="E547" s="4" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="F547" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G547" s="5" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="H547" s="4" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="548" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B548" s="6" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D548" s="6" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="E548" s="6" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="F548" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G548" s="7" t="s">
-        <v>2018</v>
+        <v>1888</v>
       </c>
       <c r="H548" s="6" t="s">
-        <v>2019</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="549" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B549" s="4" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C549" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D549" s="4" t="s">
         <v>2020</v>
       </c>
-      <c r="C549" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D549" s="4" t="s">
+      <c r="E549" s="4" t="s">
         <v>2021</v>
       </c>
-      <c r="E549" s="4" t="s">
+      <c r="F549" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G549" s="5" t="s">
         <v>2022</v>
       </c>
-      <c r="F549" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H549" s="4" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="550" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B550" s="6" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D550" s="6" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E550" s="6" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F550" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G550" s="7" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H550" s="6" t="s">
         <v>2023</v>
-      </c>
-[...16 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="551" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B551" s="4" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="D551" s="4" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="E551" s="4" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="F551" s="4" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G551" s="5" t="s">
-        <v>250</v>
+        <v>1880</v>
       </c>
       <c r="H551" s="4" t="s">
-        <v>251</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="552" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B552" s="6" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D552" s="6" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="E552" s="6" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="F552" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G552" s="7" t="s">
-        <v>1841</v>
+        <v>250</v>
       </c>
       <c r="H552" s="6" t="s">
-        <v>1842</v>
+        <v>251</v>
       </c>
     </row>
     <row r="553" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B553" s="4" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D553" s="4" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="E553" s="4" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="F553" s="4" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="G553" s="5" t="s">
-        <v>531</v>
+        <v>1845</v>
       </c>
       <c r="H553" s="4" t="s">
-        <v>532</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="554" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B554" s="6" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="C554" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D554" s="6" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="E554" s="6" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="F554" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G554" s="7" t="s">
-        <v>250</v>
+        <v>531</v>
       </c>
       <c r="H554" s="6" t="s">
-        <v>251</v>
+        <v>532</v>
       </c>
     </row>
     <row r="555" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B555" s="4" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="C555" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D555" s="4" t="s">
-        <v>248</v>
+        <v>2040</v>
       </c>
       <c r="E555" s="4" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="F555" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G555" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H555" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="556" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B556" s="6" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D556" s="6" t="s">
-        <v>2041</v>
+        <v>248</v>
       </c>
       <c r="E556" s="6" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="F556" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G556" s="7" t="s">
-        <v>2018</v>
+        <v>250</v>
       </c>
       <c r="H556" s="6" t="s">
-        <v>2019</v>
+        <v>251</v>
       </c>
     </row>
     <row r="557" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B557" s="4" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="C557" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D557" s="4" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="E557" s="4" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="F557" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G557" s="5" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H557" s="4" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="558" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B558" s="6" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D558" s="6" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="E558" s="6" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="F558" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G558" s="7" t="s">
-        <v>1904</v>
+        <v>2022</v>
       </c>
       <c r="H558" s="6" t="s">
-        <v>1905</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="559" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B559" s="4" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C559" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D559" s="4" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="E559" s="4" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="F559" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G559" s="5" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="H559" s="4" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="560" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B560" s="6" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D560" s="6" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="E560" s="6" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="F560" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G560" s="7" t="s">
-        <v>250</v>
+        <v>1908</v>
       </c>
       <c r="H560" s="6" t="s">
-        <v>251</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="561" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B561" s="4" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="C561" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D561" s="4" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="E561" s="4" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="F561" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G561" s="5" t="s">
-        <v>2058</v>
+        <v>250</v>
       </c>
       <c r="H561" s="4" t="s">
-        <v>2059</v>
+        <v>251</v>
       </c>
     </row>
     <row r="562" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B562" s="6" t="s">
-        <v>2060</v>
+        <v>2059</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D562" s="6" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E562" s="6" t="s">
         <v>2061</v>
       </c>
-      <c r="E562" s="6" t="s">
+      <c r="F562" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G562" s="7" t="s">
         <v>2062</v>
       </c>
-      <c r="F562" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H562" s="6" t="s">
-        <v>240</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="563" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B563" s="4" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="C563" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D563" s="4" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="E563" s="4" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="F563" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G563" s="5" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H563" s="4" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="564" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B564" s="6" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D564" s="6" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="E564" s="6" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="F564" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G564" s="7" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="H564" s="6" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
     </row>
     <row r="565" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B565" s="4" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C565" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D565" s="4" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="E565" s="4" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="F565" s="4" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G565" s="5" t="s">
-        <v>2072</v>
+        <v>2022</v>
       </c>
       <c r="H565" s="4" t="s">
-        <v>2073</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="566" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B566" s="6" t="s">
-        <v>2074</v>
+        <v>2073</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D566" s="6" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E566" s="6" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
       <c r="F566" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G566" s="7" t="s">
-        <v>2077</v>
+        <v>239</v>
       </c>
       <c r="H566" s="6" t="s">
-        <v>2078</v>
+        <v>240</v>
       </c>
     </row>
     <row r="567" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B567" s="4" t="s">
-        <v>2079</v>
+        <v>2076</v>
       </c>
       <c r="C567" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D567" s="4" t="s">
-        <v>2080</v>
+        <v>2077</v>
       </c>
       <c r="E567" s="4" t="s">
-        <v>2081</v>
+        <v>2078</v>
       </c>
       <c r="F567" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G567" s="5" t="s">
-        <v>2082</v>
+        <v>2079</v>
       </c>
       <c r="H567" s="4" t="s">
-        <v>2083</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="568" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B568" s="6" t="s">
-        <v>2084</v>
+        <v>2081</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D568" s="6" t="s">
-        <v>2085</v>
+        <v>2082</v>
       </c>
       <c r="E568" s="6" t="s">
-        <v>2086</v>
+        <v>2083</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G568" s="7" t="s">
-        <v>1904</v>
+        <v>2084</v>
       </c>
       <c r="H568" s="6" t="s">
-        <v>1905</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="569" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B569" s="4" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
       <c r="C569" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D569" s="4" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E569" s="4" t="s">
         <v>2088</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089</v>
       </c>
       <c r="F569" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G569" s="5" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H569" s="4" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="570" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B570" s="6" t="s">
-        <v>2092</v>
+        <v>2091</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D570" s="6" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E570" s="6" t="s">
         <v>2093</v>
       </c>
-      <c r="E570" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F570" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G570" s="7" t="s">
-        <v>239</v>
+        <v>1908</v>
       </c>
       <c r="H570" s="6" t="s">
-        <v>240</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="571" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B571" s="4" t="s">
-        <v>2095</v>
+        <v>2094</v>
       </c>
       <c r="C571" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D571" s="4" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E571" s="4" t="s">
         <v>2096</v>
       </c>
-      <c r="E571" s="4" t="s">
+      <c r="F571" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G571" s="5" t="s">
         <v>2097</v>
       </c>
-      <c r="F571" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H571" s="4" t="s">
-        <v>2091</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="572" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B572" s="6" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="C572" s="7" t="s">
-        <v>1202</v>
+        <v>76</v>
       </c>
       <c r="D572" s="6" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="E572" s="6" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="F572" s="6" t="s">
-        <v>1701</v>
+        <v>11</v>
       </c>
       <c r="G572" s="7" t="s">
-        <v>1904</v>
+        <v>239</v>
       </c>
       <c r="H572" s="6" t="s">
-        <v>1905</v>
+        <v>240</v>
       </c>
     </row>
     <row r="573" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B573" s="4" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C573" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D573" s="4" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="E573" s="4" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="F573" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="5" t="s">
-        <v>1852</v>
+        <v>2097</v>
       </c>
       <c r="H573" s="4" t="s">
-        <v>1853</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="574" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B574" s="6" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="C574" s="7" t="s">
-        <v>15</v>
+        <v>1203</v>
       </c>
       <c r="D574" s="6" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="E574" s="6" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="F574" s="6" t="s">
-        <v>11</v>
+        <v>1702</v>
       </c>
       <c r="G574" s="7" t="s">
-        <v>1884</v>
+        <v>1908</v>
       </c>
       <c r="H574" s="6" t="s">
-        <v>1885</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="575" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B575" s="4" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C575" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D575" s="4" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="E575" s="4" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F575" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="5" t="s">
-        <v>1904</v>
+        <v>1856</v>
       </c>
       <c r="H575" s="4" t="s">
-        <v>1905</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="576" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B576" s="6" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="C576" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D576" s="6" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="E576" s="6" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="F576" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G576" s="7" t="s">
-        <v>1876</v>
+        <v>1888</v>
       </c>
       <c r="H576" s="6" t="s">
-        <v>1877</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="577" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B577" s="4" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="C577" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D577" s="4" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="E577" s="4" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="F577" s="4" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G577" s="5" t="s">
-        <v>250</v>
+        <v>1908</v>
       </c>
       <c r="H577" s="4" t="s">
-        <v>251</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="578" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B578" s="6" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="C578" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D578" s="6" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="E578" s="6" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="F578" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="7" t="s">
-        <v>250</v>
+        <v>1880</v>
       </c>
       <c r="H578" s="6" t="s">
-        <v>251</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="579" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B579" s="4" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="C579" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D579" s="4" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="E579" s="4" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="F579" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G579" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H579" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="580" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B580" s="6" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="C580" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D580" s="6" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="E580" s="6" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G580" s="7" t="s">
-        <v>1986</v>
+        <v>250</v>
       </c>
       <c r="H580" s="6" t="s">
-        <v>1987</v>
+        <v>251</v>
       </c>
     </row>
     <row r="581" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B581" s="4" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="C581" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D581" s="4" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="E581" s="4" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="F581" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G581" s="5" t="s">
-        <v>1969</v>
+        <v>250</v>
       </c>
       <c r="H581" s="4" t="s">
-        <v>1970</v>
+        <v>251</v>
       </c>
     </row>
     <row r="582" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B582" s="6" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="C582" s="7" t="s">
-        <v>1202</v>
+        <v>48</v>
       </c>
       <c r="D582" s="6" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="E582" s="6" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="F582" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G582" s="7" t="s">
-        <v>250</v>
+        <v>1990</v>
       </c>
       <c r="H582" s="6" t="s">
-        <v>251</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="583" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B583" s="4" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="C583" s="5" t="s">
-        <v>1202</v>
+        <v>48</v>
       </c>
       <c r="D583" s="4" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="E583" s="4" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="F583" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G583" s="5" t="s">
-        <v>2002</v>
+        <v>1973</v>
       </c>
       <c r="H583" s="4" t="s">
-        <v>2003</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="584" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B584" s="6" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="C584" s="7" t="s">
-        <v>15</v>
+        <v>1203</v>
       </c>
       <c r="D584" s="6" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="E584" s="6" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="F584" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G584" s="7" t="s">
-        <v>2018</v>
+        <v>250</v>
       </c>
       <c r="H584" s="6" t="s">
-        <v>2019</v>
+        <v>251</v>
       </c>
     </row>
     <row r="585" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B585" s="4" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C585" s="5" t="s">
-        <v>48</v>
+        <v>1203</v>
       </c>
       <c r="D585" s="4" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="E585" s="4" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="F585" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G585" s="5" t="s">
-        <v>250</v>
+        <v>2006</v>
       </c>
       <c r="H585" s="4" t="s">
-        <v>251</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="586" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B586" s="6" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="C586" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D586" s="6" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="E586" s="6" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="F586" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="7" t="s">
-        <v>1815</v>
+        <v>2022</v>
       </c>
       <c r="H586" s="6" t="s">
-        <v>1816</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="587" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B587" s="4" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C587" s="5" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D587" s="4" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="E587" s="4" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="F587" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G587" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H587" s="4" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="588" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B588" s="6" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D588" s="6" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="E588" s="6" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="7" t="s">
-        <v>239</v>
+        <v>1816</v>
       </c>
       <c r="H588" s="6" t="s">
-        <v>240</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="589" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B589" s="4" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="C589" s="5" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D589" s="4" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="E589" s="4" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="F589" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G589" s="5" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="H589" s="4" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
     </row>
     <row r="590" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B590" s="6" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D590" s="6" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="E590" s="6" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="F590" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G590" s="7" t="s">
-        <v>553</v>
+        <v>239</v>
       </c>
       <c r="H590" s="6" t="s">
-        <v>554</v>
+        <v>240</v>
       </c>
     </row>
     <row r="591" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B591" s="4" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="C591" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D591" s="4" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="E591" s="4" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="F591" s="4" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G591" s="5" t="s">
-        <v>553</v>
+        <v>239</v>
       </c>
       <c r="H591" s="4" t="s">
-        <v>554</v>
+        <v>240</v>
       </c>
     </row>
     <row r="592" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B592" s="6" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="C592" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D592" s="6" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="E592" s="6" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="F592" s="6" t="s">
-        <v>175</v>
+        <v>108</v>
       </c>
       <c r="G592" s="7" t="s">
-        <v>2161</v>
+        <v>553</v>
       </c>
       <c r="H592" s="6" t="s">
-        <v>2162</v>
+        <v>554</v>
       </c>
     </row>
     <row r="593" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B593" s="4" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C593" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D593" s="4" t="s">
         <v>2163</v>
       </c>
-      <c r="C593" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D593" s="4" t="s">
+      <c r="E593" s="4" t="s">
         <v>2164</v>
       </c>
-      <c r="E593" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F593" s="4" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="G593" s="5" t="s">
-        <v>2161</v>
+        <v>553</v>
       </c>
       <c r="H593" s="4" t="s">
-        <v>2162</v>
+        <v>554</v>
       </c>
     </row>
     <row r="594" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B594" s="6" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C594" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D594" s="6" t="s">
         <v>2166</v>
       </c>
-      <c r="C594" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D594" s="6" t="s">
+      <c r="E594" s="6" t="s">
         <v>2167</v>
       </c>
-      <c r="E594" s="6" t="s">
+      <c r="F594" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G594" s="7" t="s">
         <v>2168</v>
       </c>
-      <c r="F594" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H594" s="6" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="595" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B595" s="4" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C595" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D595" s="4" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E595" s="4" t="s">
+        <v>2172</v>
+      </c>
+      <c r="F595" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G595" s="5" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H595" s="4" t="s">
         <v>2169</v>
-      </c>
-[...16 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="596" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B596" s="6" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D596" s="6" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="E596" s="6" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="F596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G596" s="7" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="H596" s="6" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="597" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B597" s="4" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="C597" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D597" s="4" t="s">
-        <v>2175</v>
+        <v>2166</v>
       </c>
       <c r="E597" s="4" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="F597" s="4" t="s">
-        <v>79</v>
+        <v>1702</v>
       </c>
       <c r="G597" s="5" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="H597" s="4" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="598" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B598" s="6" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="C598" s="7" t="s">
-        <v>1202</v>
+        <v>15</v>
       </c>
       <c r="D598" s="6" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="E598" s="6" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="F598" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G598" s="7" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="H598" s="6" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="599" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B599" s="4" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="C599" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D599" s="4" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="E599" s="4" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="F599" s="4" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G599" s="5" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="H599" s="4" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="600" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B600" s="6" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="C600" s="7" t="s">
-        <v>105</v>
+        <v>1203</v>
       </c>
       <c r="D600" s="6" t="s">
-        <v>2159</v>
+        <v>2185</v>
       </c>
       <c r="E600" s="6" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="F600" s="6" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G600" s="7" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="H600" s="6" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="601" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B601" s="4" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="C601" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D601" s="4" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="E601" s="4" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="F601" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G601" s="5" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="H601" s="4" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="602" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B602" s="6" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="C602" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D602" s="6" t="s">
-        <v>2189</v>
+        <v>2166</v>
       </c>
       <c r="E602" s="6" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="F602" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G602" s="7" t="s">
-        <v>2191</v>
+        <v>2168</v>
       </c>
       <c r="H602" s="6" t="s">
-        <v>2192</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="603" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B603" s="4" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C603" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D603" s="4" t="s">
         <v>2193</v>
       </c>
-      <c r="C603" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D603" s="4" t="s">
+      <c r="E603" s="4" t="s">
         <v>2194</v>
       </c>
-      <c r="E603" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F603" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G603" s="5" t="s">
-        <v>2191</v>
+        <v>2168</v>
       </c>
       <c r="H603" s="4" t="s">
-        <v>2192</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="604" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B604" s="6" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C604" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D604" s="6" t="s">
         <v>2196</v>
       </c>
-      <c r="C604" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D604" s="6" t="s">
+      <c r="E604" s="6" t="s">
         <v>2197</v>
       </c>
-      <c r="E604" s="6" t="s">
+      <c r="F604" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G604" s="7" t="s">
         <v>2198</v>
       </c>
-      <c r="F604" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H604" s="6" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="605" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B605" s="4" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C605" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D605" s="4" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E605" s="4" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F605" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G605" s="5" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H605" s="4" t="s">
         <v>2199</v>
-      </c>
-[...16 lines deleted...]
-        <v>2203</v>
       </c>
     </row>
     <row r="606" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B606" s="6" t="s">
-        <v>2204</v>
+        <v>2203</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D606" s="6" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E606" s="6" t="s">
         <v>2205</v>
-      </c>
-[...1 lines deleted...]
-        <v>2206</v>
       </c>
       <c r="F606" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G606" s="7" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="H606" s="6" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="607" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B607" s="4" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C607" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D607" s="4" t="s">
         <v>2207</v>
       </c>
-      <c r="C607" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D607" s="4" t="s">
+      <c r="E607" s="4" t="s">
         <v>2208</v>
       </c>
-      <c r="E607" s="4" t="s">
+      <c r="F607" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G607" s="5" t="s">
         <v>2209</v>
       </c>
-      <c r="F607" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H607" s="4" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="608" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B608" s="6" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C608" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D608" s="6" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E608" s="6" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F608" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="G608" s="7" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H608" s="6" t="s">
         <v>2210</v>
-      </c>
-[...16 lines deleted...]
-        <v>2203</v>
       </c>
     </row>
     <row r="609" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B609" s="4" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C609" s="5" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="D609" s="4" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="E609" s="4" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="F609" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="5" t="s">
-        <v>2216</v>
+        <v>2209</v>
       </c>
       <c r="H609" s="4" t="s">
-        <v>2217</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="610" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B610" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C610" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D610" s="6" t="s">
         <v>2218</v>
       </c>
-      <c r="C610" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D610" s="6" t="s">
+      <c r="E610" s="6" t="s">
         <v>2219</v>
       </c>
-      <c r="E610" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F610" s="6" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="G610" s="7" t="s">
-        <v>2216</v>
+        <v>2209</v>
       </c>
       <c r="H610" s="6" t="s">
-        <v>2217</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="611" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B611" s="4" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
       <c r="C611" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D611" s="4" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E611" s="4" t="s">
         <v>2222</v>
       </c>
-      <c r="E611" s="4" t="s">
+      <c r="F611" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G611" s="5" t="s">
         <v>2223</v>
       </c>
-      <c r="F611" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H611" s="4" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="612" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B612" s="6" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C612" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D612" s="6" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E612" s="6" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F612" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G612" s="7" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H612" s="6" t="s">
         <v>2224</v>
-      </c>
-[...16 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="613" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B613" s="4" t="s">
-        <v>2229</v>
+        <v>2228</v>
       </c>
       <c r="C613" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D613" s="4" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E613" s="4" t="s">
         <v>2230</v>
       </c>
-      <c r="E613" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F613" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G613" s="5" t="s">
-        <v>2227</v>
+        <v>2223</v>
       </c>
       <c r="H613" s="4" t="s">
-        <v>2228</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="614" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B614" s="6" t="s">
-        <v>2232</v>
+        <v>2231</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D614" s="6" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E614" s="6" t="s">
         <v>2233</v>
       </c>
-      <c r="E614" s="6" t="s">
+      <c r="F614" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G614" s="7" t="s">
         <v>2234</v>
       </c>
-      <c r="F614" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H614" s="6" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="615" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B615" s="4" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C615" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D615" s="4" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="E615" s="4" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="F615" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G615" s="5" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H615" s="4" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="616" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B616" s="6" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D616" s="6" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="E616" s="6" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="F616" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G616" s="7" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H616" s="6" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="617" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B617" s="4" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="C617" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D617" s="4" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="E617" s="4" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="F617" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G617" s="5" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H617" s="4" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="618" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B618" s="6" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D618" s="6" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="E618" s="6" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="F618" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G618" s="7" t="s">
-        <v>261</v>
+        <v>2234</v>
       </c>
       <c r="H618" s="6" t="s">
-        <v>262</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="619" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B619" s="4" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="C619" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D619" s="4" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E619" s="4" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="F619" s="4" t="s">
-        <v>175</v>
+        <v>108</v>
       </c>
       <c r="G619" s="5" t="s">
-        <v>261</v>
+        <v>2234</v>
       </c>
       <c r="H619" s="4" t="s">
-        <v>262</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="620" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B620" s="6" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D620" s="6" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="E620" s="6" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="F620" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G620" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H620" s="6" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="621" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B621" s="4" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="C621" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D621" s="4" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="E621" s="4" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="F621" s="4" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G621" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H621" s="4" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="622" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B622" s="6" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D622" s="6" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="E622" s="6" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="F622" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G622" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H622" s="6" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="623" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B623" s="4" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="C623" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D623" s="4" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="E623" s="4" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="F623" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G623" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H623" s="4" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="624" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B624" s="6" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D624" s="6" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="E624" s="6" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="F624" s="6" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G624" s="7" t="s">
         <v>261</v>
       </c>
       <c r="H624" s="6" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="625" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B625" s="4" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="C625" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D625" s="4" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="E625" s="4" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="F625" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G625" s="5" t="s">
         <v>261</v>
       </c>
       <c r="H625" s="4" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="626" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B626" s="6" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D626" s="6" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="E626" s="6" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="F626" s="6" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G626" s="7" t="s">
-        <v>1762</v>
+        <v>261</v>
       </c>
       <c r="H626" s="6" t="s">
-        <v>1763</v>
+        <v>262</v>
       </c>
     </row>
     <row r="627" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B627" s="4" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="C627" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D627" s="4" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="E627" s="4" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="F627" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G627" s="5" t="s">
-        <v>1762</v>
+        <v>261</v>
       </c>
       <c r="H627" s="4" t="s">
-        <v>1763</v>
+        <v>262</v>
       </c>
     </row>
     <row r="628" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B628" s="6" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="C628" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D628" s="6" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="E628" s="6" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="F628" s="6" t="s">
-        <v>1701</v>
+        <v>108</v>
       </c>
       <c r="G628" s="7" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H628" s="6" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="629" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B629" s="4" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="C629" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D629" s="4" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="E629" s="4" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="F629" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G629" s="5" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H629" s="4" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="630" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B630" s="6" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="C630" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D630" s="6" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="E630" s="6" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="F630" s="6" t="s">
-        <v>108</v>
+        <v>1702</v>
       </c>
       <c r="G630" s="7" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H630" s="6" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="631" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B631" s="4" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="C631" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D631" s="4" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="E631" s="4" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="F631" s="4" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G631" s="5" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H631" s="4" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="632" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B632" s="6" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="C632" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D632" s="6" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="E632" s="6" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="F632" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G632" s="7" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H632" s="6" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="633" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B633" s="4" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="C633" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D633" s="4" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="E633" s="4" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="F633" s="4" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G633" s="5" t="s">
-        <v>1426</v>
+        <v>1763</v>
       </c>
       <c r="H633" s="4" t="s">
-        <v>1427</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="634" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B634" s="6" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="C634" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D634" s="6" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="E634" s="6" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="F634" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G634" s="7" t="s">
-        <v>1403</v>
+        <v>1763</v>
       </c>
       <c r="H634" s="6" t="s">
-        <v>1404</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="635" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B635" s="4" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="C635" s="5" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D635" s="4" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E635" s="4" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="F635" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G635" s="5" t="s">
-        <v>261</v>
+        <v>1427</v>
       </c>
       <c r="H635" s="4" t="s">
-        <v>262</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="636" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B636" s="6" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="C636" s="7" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D636" s="6" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="E636" s="6" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="F636" s="6" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="G636" s="7" t="s">
-        <v>1969</v>
+        <v>1404</v>
       </c>
       <c r="H636" s="6" t="s">
-        <v>1970</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="637" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B637" s="4" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="C637" s="5" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D637" s="4" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="E637" s="4" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F637" s="4" t="s">
-        <v>530</v>
+        <v>108</v>
       </c>
       <c r="G637" s="5" t="s">
-        <v>2304</v>
+        <v>261</v>
       </c>
       <c r="H637" s="4" t="s">
-        <v>2305</v>
+        <v>262</v>
       </c>
     </row>
     <row r="638" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B638" s="6" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C638" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D638" s="6" t="s">
         <v>2306</v>
       </c>
-      <c r="C638" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D638" s="6" t="s">
+      <c r="E638" s="6" t="s">
         <v>2307</v>
       </c>
-      <c r="E638" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F638" s="6" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G638" s="7" t="s">
-        <v>2304</v>
+        <v>1973</v>
       </c>
       <c r="H638" s="6" t="s">
-        <v>2305</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="639" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B639" s="4" t="s">
-        <v>2309</v>
+        <v>2308</v>
       </c>
       <c r="C639" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D639" s="4" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E639" s="4" t="s">
         <v>2310</v>
       </c>
-      <c r="E639" s="4" t="s">
+      <c r="F639" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="G639" s="5" t="s">
         <v>2311</v>
       </c>
-      <c r="F639" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H639" s="4" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="640" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B640" s="6" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D640" s="6" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="E640" s="6" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="F640" s="6" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G640" s="7" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H640" s="6" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="641" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B641" s="4" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="C641" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D641" s="4" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="E641" s="4" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="F641" s="4" t="s">
-        <v>79</v>
+        <v>1702</v>
       </c>
       <c r="G641" s="5" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H641" s="4" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="642" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B642" s="6" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D642" s="6" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="E642" s="6" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="F642" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G642" s="7" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H642" s="6" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="643" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B643" s="4" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="C643" s="5" t="s">
-        <v>1202</v>
+        <v>105</v>
       </c>
       <c r="D643" s="4" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="E643" s="4" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="F643" s="4" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="G643" s="5" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H643" s="4" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="644" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B644" s="6" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D644" s="6" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="E644" s="6" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="F644" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G644" s="7" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H644" s="6" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="645" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B645" s="4" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="C645" s="5" t="s">
-        <v>105</v>
+        <v>1203</v>
       </c>
       <c r="D645" s="4" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="E645" s="4" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="F645" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G645" s="5" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H645" s="4" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="646" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B646" s="6" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="C646" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D646" s="6" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="E646" s="6" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="F646" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G646" s="7" t="s">
-        <v>2333</v>
+        <v>2311</v>
       </c>
       <c r="H646" s="6" t="s">
-        <v>2334</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="647" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B647" s="4" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C647" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D647" s="4" t="s">
         <v>2335</v>
       </c>
-      <c r="C647" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D647" s="4" t="s">
+      <c r="E647" s="4" t="s">
         <v>2336</v>
       </c>
-      <c r="E647" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F647" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G647" s="5" t="s">
-        <v>2333</v>
+        <v>2311</v>
       </c>
       <c r="H647" s="4" t="s">
-        <v>2334</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="648" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B648" s="6" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C648" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D648" s="6" t="s">
         <v>2338</v>
       </c>
-      <c r="C648" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D648" s="6" t="s">
+      <c r="E648" s="6" t="s">
         <v>2339</v>
       </c>
-      <c r="E648" s="6" t="s">
+      <c r="F648" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G648" s="7" t="s">
         <v>2340</v>
       </c>
-      <c r="F648" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H648" s="6" t="s">
-        <v>2334</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="649" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B649" s="4" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C649" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D649" s="4" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E649" s="4" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F649" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G649" s="5" t="s">
+        <v>2340</v>
+      </c>
+      <c r="H649" s="4" t="s">
         <v>2341</v>
-      </c>
-[...16 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="650" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B650" s="6" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D650" s="6" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E650" s="6" t="s">
         <v>2347</v>
       </c>
-      <c r="E650" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F650" s="6" t="s">
-        <v>1701</v>
+        <v>108</v>
       </c>
       <c r="G650" s="7" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
       <c r="H650" s="6" t="s">
-        <v>2345</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="651" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B651" s="4" t="s">
-        <v>2349</v>
+        <v>2348</v>
       </c>
       <c r="C651" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D651" s="4" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E651" s="4" t="s">
         <v>2350</v>
       </c>
-      <c r="E651" s="4" t="s">
+      <c r="F651" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G651" s="5" t="s">
         <v>2351</v>
       </c>
-      <c r="F651" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H651" s="4" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="652" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B652" s="6" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D652" s="6" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="E652" s="6" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="F652" s="6" t="s">
-        <v>108</v>
+        <v>1702</v>
       </c>
       <c r="G652" s="7" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="H652" s="6" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="653" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B653" s="4" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="C653" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D653" s="4" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="E653" s="4" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="F653" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G653" s="5" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="H653" s="4" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="654" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B654" s="6" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D654" s="6" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="E654" s="6" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="F654" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G654" s="7" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="H654" s="6" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="655" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B655" s="4" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="C655" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D655" s="4" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="E655" s="4" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="F655" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G655" s="5" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="H655" s="4" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="656" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B656" s="6" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="C656" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D656" s="6" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="E656" s="6" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="F656" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G656" s="7" t="s">
-        <v>2367</v>
+        <v>2351</v>
       </c>
       <c r="H656" s="6" t="s">
-        <v>2368</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="657" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B657" s="4" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C657" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D657" s="4" t="s">
         <v>2369</v>
       </c>
-      <c r="C657" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D657" s="4" t="s">
+      <c r="E657" s="4" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
       <c r="F657" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G657" s="5" t="s">
-        <v>2367</v>
+        <v>2351</v>
       </c>
       <c r="H657" s="4" t="s">
-        <v>2368</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="658" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B658" s="6" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C658" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D658" s="6" t="s">
         <v>2372</v>
       </c>
-      <c r="C658" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D658" s="6" t="s">
+      <c r="E658" s="6" t="s">
         <v>2373</v>
       </c>
-      <c r="E658" s="6" t="s">
+      <c r="F658" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G658" s="7" t="s">
         <v>2374</v>
       </c>
-      <c r="F658" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H658" s="6" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="659" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B659" s="4" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C659" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D659" s="4" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E659" s="4" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F659" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G659" s="5" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H659" s="4" t="s">
         <v>2375</v>
-      </c>
-[...16 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="660" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B660" s="6" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D660" s="6" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="E660" s="6" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="F660" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G660" s="7" t="s">
-        <v>1519</v>
+        <v>2374</v>
       </c>
       <c r="H660" s="6" t="s">
-        <v>1520</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="661" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B661" s="4" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="C661" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D661" s="4" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="E661" s="4" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="F661" s="4" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G661" s="5" t="s">
-        <v>2161</v>
+        <v>1520</v>
       </c>
       <c r="H661" s="4" t="s">
-        <v>2162</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="662" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B662" s="6" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="C662" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D662" s="6" t="s">
-        <v>1672</v>
+        <v>2386</v>
       </c>
       <c r="E662" s="6" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="F662" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G662" s="7" t="s">
-        <v>2367</v>
+        <v>1520</v>
       </c>
       <c r="H662" s="6" t="s">
-        <v>2368</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="663" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B663" s="4" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="C663" s="5" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D663" s="4" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="E663" s="4" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="F663" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G663" s="5" t="s">
-        <v>2058</v>
+        <v>2168</v>
       </c>
       <c r="H663" s="4" t="s">
-        <v>2059</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="664" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B664" s="6" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="C664" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D664" s="6" t="s">
-        <v>2390</v>
+        <v>1673</v>
       </c>
       <c r="E664" s="6" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F664" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G664" s="7" t="s">
-        <v>2058</v>
+        <v>2374</v>
       </c>
       <c r="H664" s="6" t="s">
-        <v>2059</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="665" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B665" s="4" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="C665" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D665" s="4" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="E665" s="4" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="F665" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G665" s="5" t="s">
-        <v>2395</v>
+        <v>2062</v>
       </c>
       <c r="H665" s="4" t="s">
-        <v>2396</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="666" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B666" s="6" t="s">
-        <v>2397</v>
+        <v>2396</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D666" s="6" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E666" s="6" t="s">
         <v>2398</v>
       </c>
-      <c r="E666" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F666" s="6" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G666" s="7" t="s">
-        <v>2395</v>
+        <v>2062</v>
       </c>
       <c r="H666" s="6" t="s">
-        <v>2396</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="667" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B667" s="4" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C667" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D667" s="4" t="s">
         <v>2400</v>
       </c>
-      <c r="C667" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D667" s="4" t="s">
+      <c r="E667" s="4" t="s">
         <v>2401</v>
       </c>
-      <c r="E667" s="4" t="s">
+      <c r="F667" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G667" s="5" t="s">
         <v>2402</v>
       </c>
-      <c r="F667" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H667" s="4" t="s">
-        <v>2228</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="668" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B668" s="6" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D668" s="6" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="E668" s="6" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="F668" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G668" s="7" t="s">
-        <v>2227</v>
+        <v>2402</v>
       </c>
       <c r="H668" s="6" t="s">
-        <v>2228</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="669" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B669" s="4" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="C669" s="5" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D669" s="4" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="E669" s="4" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="F669" s="4" t="s">
-        <v>530</v>
+        <v>175</v>
       </c>
       <c r="G669" s="5" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H669" s="4" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="670" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B670" s="6" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="C670" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D670" s="6" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="E670" s="6" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="F670" s="6" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="G670" s="7" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H670" s="6" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="671" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B671" s="4" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="C671" s="5" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="D671" s="4" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="E671" s="4" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="F671" s="4" t="s">
         <v>530</v>
       </c>
       <c r="G671" s="5" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H671" s="4" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="672" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B672" s="6" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="C672" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D672" s="6" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="E672" s="6" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="F672" s="6" t="s">
-        <v>108</v>
+        <v>163</v>
       </c>
       <c r="G672" s="7" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H672" s="6" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="673" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B673" s="4" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="C673" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D673" s="4" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="E673" s="4" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="F673" s="4" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="G673" s="5" t="s">
-        <v>2304</v>
+        <v>2234</v>
       </c>
       <c r="H673" s="4" t="s">
-        <v>2305</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="674" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B674" s="6" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="C674" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D674" s="6" t="s">
-        <v>2230</v>
+        <v>2423</v>
       </c>
       <c r="E674" s="6" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="F674" s="6" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="G674" s="7" t="s">
-        <v>2367</v>
+        <v>2234</v>
       </c>
       <c r="H674" s="6" t="s">
-        <v>2368</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="675" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B675" s="4" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="C675" s="5" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D675" s="4" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="E675" s="4" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="F675" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G675" s="5" t="s">
-        <v>2227</v>
+        <v>2311</v>
       </c>
       <c r="H675" s="4" t="s">
-        <v>2228</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="676" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B676" s="6" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C676" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D676" s="6" t="s">
-        <v>2427</v>
+        <v>2237</v>
       </c>
       <c r="E676" s="6" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="F676" s="6" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="G676" s="7" t="s">
-        <v>2304</v>
+        <v>2374</v>
       </c>
       <c r="H676" s="6" t="s">
-        <v>2305</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="677" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B677" s="4" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="C677" s="5" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="D677" s="4" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="E677" s="4" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="F677" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G677" s="5" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="H677" s="4" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="678" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B678" s="6" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D678" s="6" t="s">
-        <v>2159</v>
+        <v>2434</v>
       </c>
       <c r="E678" s="6" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="F678" s="6" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="G678" s="7" t="s">
-        <v>2161</v>
+        <v>2311</v>
       </c>
       <c r="H678" s="6" t="s">
-        <v>2162</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="679" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B679" s="4" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="C679" s="5" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="D679" s="4" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="E679" s="4" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="F679" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G679" s="5" t="s">
-        <v>261</v>
+        <v>2234</v>
       </c>
       <c r="H679" s="4" t="s">
-        <v>262</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="680" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B680" s="6" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="C680" s="7" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D680" s="6" t="s">
-        <v>2438</v>
+        <v>2166</v>
       </c>
       <c r="E680" s="6" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="F680" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G680" s="7" t="s">
-        <v>1613</v>
+        <v>2168</v>
       </c>
       <c r="H680" s="6" t="s">
-        <v>1614</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="681" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B681" s="4" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="C681" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D681" s="4" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="E681" s="4" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="F681" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G681" s="5" t="s">
-        <v>2058</v>
+        <v>261</v>
       </c>
       <c r="H681" s="4" t="s">
-        <v>2059</v>
+        <v>262</v>
       </c>
     </row>
     <row r="682" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B682" s="6" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="C682" s="7" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="D682" s="6" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="E682" s="6" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="F682" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G682" s="7" t="s">
-        <v>2161</v>
+        <v>1614</v>
       </c>
       <c r="H682" s="6" t="s">
-        <v>2162</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="683" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B683" s="4" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="C683" s="5" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D683" s="4" t="s">
-        <v>2325</v>
+        <v>2448</v>
       </c>
       <c r="E683" s="4" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="F683" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G683" s="5" t="s">
-        <v>2304</v>
+        <v>2062</v>
       </c>
       <c r="H683" s="4" t="s">
-        <v>2305</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="684" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B684" s="6" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="C684" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D684" s="6" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="E684" s="6" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="F684" s="6" t="s">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="G684" s="7" t="s">
-        <v>2304</v>
+        <v>2168</v>
       </c>
       <c r="H684" s="6" t="s">
-        <v>2305</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="685" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B685" s="4" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="C685" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D685" s="4" t="s">
-        <v>2452</v>
+        <v>2332</v>
       </c>
       <c r="E685" s="4" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="F685" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G685" s="5" t="s">
-        <v>2344</v>
+        <v>2311</v>
       </c>
       <c r="H685" s="4" t="s">
-        <v>2345</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="686" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B686" s="6" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="C686" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D686" s="6" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="E686" s="6" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="F686" s="6" t="s">
-        <v>11</v>
+        <v>283</v>
       </c>
       <c r="G686" s="7" t="s">
-        <v>2202</v>
+        <v>2311</v>
       </c>
       <c r="H686" s="6" t="s">
-        <v>2203</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="687" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B687" s="4" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="C687" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D687" s="4" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="E687" s="4" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="F687" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G687" s="5" t="s">
-        <v>2216</v>
+        <v>2351</v>
       </c>
       <c r="H687" s="4" t="s">
-        <v>2217</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="688" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B688" s="6" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="C688" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D688" s="6" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="E688" s="6" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="F688" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G688" s="7" t="s">
-        <v>2304</v>
+        <v>2209</v>
       </c>
       <c r="H688" s="6" t="s">
-        <v>2305</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="689" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B689" s="4" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="C689" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D689" s="4" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="E689" s="4" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="F689" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G689" s="5" t="s">
-        <v>2304</v>
+        <v>2223</v>
       </c>
       <c r="H689" s="4" t="s">
-        <v>2305</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="690" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B690" s="6" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="C690" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D690" s="6" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="E690" s="6" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="F690" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G690" s="7" t="s">
-        <v>2202</v>
+        <v>2311</v>
       </c>
       <c r="H690" s="6" t="s">
-        <v>2203</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="691" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B691" s="4" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="C691" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D691" s="4" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="E691" s="4" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="F691" s="4" t="s">
-        <v>1701</v>
+        <v>11</v>
       </c>
       <c r="G691" s="5" t="s">
-        <v>1403</v>
+        <v>2311</v>
       </c>
       <c r="H691" s="4" t="s">
-        <v>1404</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="692" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B692" s="6" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="C692" s="7" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D692" s="6" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="E692" s="6" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="F692" s="6" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G692" s="7" t="s">
-        <v>2475</v>
+        <v>2209</v>
       </c>
       <c r="H692" s="6" t="s">
-        <v>2476</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="693" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B693" s="4" t="s">
-        <v>2477</v>
+        <v>2476</v>
       </c>
       <c r="C693" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D693" s="4" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E693" s="4" t="s">
         <v>2478</v>
       </c>
-      <c r="E693" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F693" s="4" t="s">
-        <v>11</v>
+        <v>1702</v>
       </c>
       <c r="G693" s="5" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H693" s="4" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="694" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B694" s="6" t="s">
-        <v>2480</v>
+        <v>2479</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D694" s="6" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E694" s="6" t="s">
         <v>2481</v>
-      </c>
-[...1 lines deleted...]
-        <v>2482</v>
       </c>
       <c r="F694" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G694" s="7" t="s">
-        <v>1403</v>
+        <v>2482</v>
       </c>
       <c r="H694" s="6" t="s">
-        <v>1404</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="695" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B695" s="4" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="C695" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D695" s="4" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="E695" s="4" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="F695" s="4" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="G695" s="5" t="s">
-        <v>2161</v>
+        <v>1404</v>
       </c>
       <c r="H695" s="4" t="s">
-        <v>2162</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="696" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B696" s="6" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="C696" s="7" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D696" s="6" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="E696" s="6" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="F696" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G696" s="7" t="s">
-        <v>2216</v>
+        <v>1404</v>
       </c>
       <c r="H696" s="6" t="s">
-        <v>2217</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="697" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B697" s="4" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="C697" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D697" s="4" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="E697" s="4" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="F697" s="4" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="G697" s="5" t="s">
-        <v>2227</v>
+        <v>2168</v>
       </c>
       <c r="H697" s="4" t="s">
-        <v>2228</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="698" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B698" s="6" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="C698" s="7" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="D698" s="6" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="E698" s="6" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="F698" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G698" s="7" t="s">
-        <v>2304</v>
+        <v>2223</v>
       </c>
       <c r="H698" s="6" t="s">
-        <v>2305</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="699" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B699" s="4" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="C699" s="5" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D699" s="4" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="E699" s="4" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="F699" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G699" s="5" t="s">
-        <v>2304</v>
+        <v>2234</v>
       </c>
       <c r="H699" s="4" t="s">
-        <v>2305</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="700" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B700" s="6" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="C700" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D700" s="6" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="E700" s="6" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="F700" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G700" s="7" t="s">
-        <v>2333</v>
+        <v>2311</v>
       </c>
       <c r="H700" s="6" t="s">
-        <v>2334</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="701" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B701" s="4" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="C701" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D701" s="4" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="E701" s="4" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="F701" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G701" s="5" t="s">
-        <v>2344</v>
+        <v>2311</v>
       </c>
       <c r="H701" s="4" t="s">
-        <v>2345</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="702" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B702" s="6" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="C702" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D702" s="6" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="E702" s="6" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="F702" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G702" s="7" t="s">
-        <v>2367</v>
+        <v>2311</v>
       </c>
       <c r="H702" s="6" t="s">
-        <v>2368</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="703" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B703" s="4" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="C703" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D703" s="4" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="E703" s="4" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="F703" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G703" s="5" t="s">
-        <v>1519</v>
+        <v>2340</v>
       </c>
       <c r="H703" s="4" t="s">
-        <v>1520</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="704" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B704" s="6" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="C704" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D704" s="6" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="E704" s="6" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="F704" s="6" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G704" s="7" t="s">
-        <v>1403</v>
+        <v>2351</v>
       </c>
       <c r="H704" s="6" t="s">
-        <v>1404</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="705" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B705" s="4" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="C705" s="5" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="D705" s="4" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="E705" s="4" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="F705" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G705" s="5" t="s">
-        <v>2227</v>
+        <v>2374</v>
       </c>
       <c r="H705" s="4" t="s">
-        <v>2228</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="706" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B706" s="6" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D706" s="6" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="E706" s="6" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="F706" s="6" t="s">
-        <v>1701</v>
+        <v>11</v>
       </c>
       <c r="G706" s="7" t="s">
-        <v>1762</v>
+        <v>1520</v>
       </c>
       <c r="H706" s="6" t="s">
-        <v>1763</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="707" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B707" s="4" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="C707" s="5" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D707" s="4" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="E707" s="4" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="F707" s="4" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G707" s="5" t="s">
-        <v>2304</v>
+        <v>1404</v>
       </c>
       <c r="H707" s="4" t="s">
-        <v>2305</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="708" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B708" s="6" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="C708" s="7" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D708" s="6" t="s">
-        <v>2419</v>
+        <v>2524</v>
       </c>
       <c r="E708" s="6" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="F708" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G708" s="7" t="s">
-        <v>2344</v>
+        <v>2234</v>
       </c>
       <c r="H708" s="6" t="s">
-        <v>2345</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="709" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B709" s="4" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="C709" s="5" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D709" s="4" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="E709" s="4" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="F709" s="4" t="s">
-        <v>108</v>
+        <v>1702</v>
       </c>
       <c r="G709" s="5" t="s">
-        <v>2344</v>
+        <v>1763</v>
       </c>
       <c r="H709" s="4" t="s">
-        <v>2345</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="710" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B710" s="6" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D710" s="6" t="s">
-        <v>2461</v>
+        <v>2530</v>
       </c>
       <c r="E710" s="6" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="F710" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G710" s="7" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="H710" s="6" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="711" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B711" s="4" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="C711" s="5" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D711" s="4" t="s">
-        <v>2530</v>
+        <v>2426</v>
       </c>
       <c r="E711" s="4" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="F711" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G711" s="5" t="s">
-        <v>1403</v>
+        <v>2351</v>
       </c>
       <c r="H711" s="4" t="s">
-        <v>1404</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="712" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B712" s="6" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="C712" s="7" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D712" s="6" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="E712" s="6" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="F712" s="6" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G712" s="7" t="s">
-        <v>261</v>
+        <v>2351</v>
       </c>
       <c r="H712" s="6" t="s">
-        <v>262</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="713" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B713" s="4" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="C713" s="5" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D713" s="4" t="s">
-        <v>2536</v>
+        <v>2468</v>
       </c>
       <c r="E713" s="4" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="F713" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G713" s="5" t="s">
-        <v>261</v>
+        <v>2311</v>
       </c>
       <c r="H713" s="4" t="s">
-        <v>262</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="714" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B714" s="6" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="C714" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D714" s="6" t="s">
-        <v>1575</v>
+        <v>2540</v>
       </c>
       <c r="E714" s="6" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="F714" s="6" t="s">
-        <v>1701</v>
+        <v>11</v>
       </c>
       <c r="G714" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H714" s="6" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="715" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B715" s="4" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
       <c r="C715" s="5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D715" s="4" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="E715" s="4" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="F715" s="4" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G715" s="5" t="s">
-        <v>1381</v>
+        <v>261</v>
       </c>
       <c r="H715" s="4" t="s">
-        <v>1382</v>
+        <v>262</v>
       </c>
     </row>
     <row r="716" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B716" s="6" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="C716" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D716" s="6" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
       <c r="E716" s="6" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="F716" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G716" s="7" t="s">
-        <v>1426</v>
+        <v>261</v>
       </c>
       <c r="H716" s="6" t="s">
-        <v>1427</v>
+        <v>262</v>
       </c>
     </row>
     <row r="717" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B717" s="4" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="C717" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D717" s="4" t="s">
-        <v>2547</v>
+        <v>1576</v>
       </c>
       <c r="E717" s="4" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="F717" s="4" t="s">
-        <v>11</v>
+        <v>1702</v>
       </c>
       <c r="G717" s="5" t="s">
-        <v>1762</v>
+        <v>1404</v>
       </c>
       <c r="H717" s="4" t="s">
-        <v>1763</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="718" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B718" s="6" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="C718" s="7" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D718" s="6" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="E718" s="6" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="F718" s="6" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="G718" s="7" t="s">
-        <v>1762</v>
+        <v>1382</v>
       </c>
       <c r="H718" s="6" t="s">
-        <v>1763</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="719" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B719" s="4" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="C719" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D719" s="4" t="s">
-        <v>2290</v>
+        <v>2554</v>
       </c>
       <c r="E719" s="4" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="F719" s="4" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="G719" s="5" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H719" s="4" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="720" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B720" s="6" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D720" s="6" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="E720" s="6" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="F720" s="6" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G720" s="7" t="s">
-        <v>1381</v>
+        <v>1763</v>
       </c>
       <c r="H720" s="6" t="s">
-        <v>1382</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="721" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B721" s="4" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="C721" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D721" s="4" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="E721" s="4" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="F721" s="4" t="s">
-        <v>175</v>
+        <v>108</v>
       </c>
       <c r="G721" s="5" t="s">
-        <v>1426</v>
+        <v>1763</v>
       </c>
       <c r="H721" s="4" t="s">
-        <v>1427</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="722" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B722" s="6" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="C722" s="7" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D722" s="6" t="s">
-        <v>2561</v>
+        <v>2297</v>
       </c>
       <c r="E722" s="6" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="F722" s="6" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="G722" s="7" t="s">
-        <v>2304</v>
+        <v>1427</v>
       </c>
       <c r="H722" s="6" t="s">
-        <v>2305</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="723" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B723" s="4" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="C723" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D723" s="4" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E723" s="4" t="s">
+        <v>2566</v>
+      </c>
+      <c r="F723" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="G723" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H723" s="4" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="724" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B724" s="6" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C724" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D724" s="6" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E724" s="6" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F724" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G724" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H724" s="6" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="725" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B725" s="4" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C725" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D725" s="4" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E725" s="4" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F725" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="G725" s="5" t="s">
+        <v>2311</v>
+      </c>
+      <c r="H725" s="4" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="726" spans="2:8" s="1" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B726" s="6" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C726" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="D723" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F723" s="4" t="s">
+      <c r="D726" s="6" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E726" s="6" t="s">
+        <v>2575</v>
+      </c>
+      <c r="F726" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="G723" s="5" t="s">
-[...3 lines deleted...]
-        <v>1832</v>
+      <c r="G726" s="7" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H726" s="6" t="s">
+        <v>1836</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8ACF22F50DFED4EA1E2DAAFB2B8922B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5d2307ad16dcbc9d2d77d2e6b7478d4f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b" xmlns:ns3="da7e0410-8c88-443b-be12-b959cc3caf9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9505bceb789b6cd54d513c6c28c9ea12" ns2:_="" ns3:_="">
     <xsd:import namespace="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b"/>
     <xsd:import namespace="da7e0410-8c88-443b-be12-b959cc3caf9c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -25017,95 +25101,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="da7e0410-8c88-443b-be12-b959cc3caf9c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="90a4c6f5-70c7-4b57-9c09-3d33b788cd5b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0768557-BA0C-4DB5-A651-46D75A9C2EFA}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037C8CC4-7DB7-40A1-AC30-50F13FB197D8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96DFBF35-3F8A-4CCA-A9E4-2465FAC8A9A2}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC245463-B8A3-44E4-BBFA-61FA265AD032}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29175B42-0F86-43D9-9FBE-BF16BFBCAD79}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60AEBDAD-06CC-42B0-BDA9-1ED23285E6BB}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Rapport 1</vt:lpstr>
+      <vt:lpstr>'Rapport 1'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C8ACF22F50DFED4EA1E2DAAFB2B8922B</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>